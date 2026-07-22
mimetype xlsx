--- v0 (2026-06-05)
+++ v1 (2026-07-22)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$274</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$312</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="548">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Фитинги из нержавеющей стали Rommer</t>
   </si>
   <si>
     <t>Уплотнительное кольцо из EPDM Rommer</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -91,1389 +91,1617 @@
   <si>
     <t xml:space="preserve">Кольцо уплотнительное из EPDM ф35 Rommer  </t>
   </si>
   <si>
     <t>RSS-0027-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Кольцо уплотнительное из EPDM ф42 Rommer  </t>
   </si>
   <si>
     <t>RSS-0027-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Кольцо уплотнительное из EPDM ф54 Rommer  </t>
   </si>
   <si>
     <t>Пресс-переходник с накидной гайкой ВПр-ВР Rommer</t>
   </si>
   <si>
     <t>RSS-0026-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 15х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-001534</t>
+    <t>RSS-1026-001534</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 15х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-001812</t>
+    <t>RSS-1026-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 18х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-001834</t>
+    <t>RSS-1026-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 18х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-002212</t>
+    <t>RSS-1026-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 22х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-002234</t>
+    <t>RSS-1026-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 22х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-002834</t>
+    <t>RSS-1026-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 28х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-000281</t>
+    <t>RSS-1026-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 28х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-000351</t>
+    <t>RSS-1026-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 35х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-035114</t>
+    <t>RSS-1026-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 35х1 1/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-042112</t>
+    <t>RSS-1026-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 42х1 1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0026-000542</t>
+    <t>RSS-1026-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник с накидной гайкой 54х2" ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-заглушка ВПр Rommer</t>
   </si>
   <si>
     <t>RSS-0025-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф15 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000018</t>
+    <t>RSS-1025-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000022</t>
+    <t>RSS-1025-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000028</t>
+    <t>RSS-1025-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000035</t>
+    <t>RSS-1025-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000042</t>
+    <t>RSS-1025-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф42 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0025-000054</t>
+    <t>RSS-1025-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-заглушка ВПр ф54 Rommer  </t>
   </si>
   <si>
+    <t>RSS-1025-000076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-заглушка ВПр ф76,1 Rommer  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RSS-1025-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-заглушка ВПр ф88,9 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1025-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-заглушка ВПр ф108 Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-вставка переходная НПр-НР Rommer</t>
   </si>
   <si>
     <t>RSS-0024-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 15х1/2" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0024-001534</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 15х3/4" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-001812</t>
+    <t>RSS-1024-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х1/2" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0024-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х3/4" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0024-000181</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х1" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-002212</t>
+    <t>RSS-1024-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х1/2" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-002234</t>
+    <t>RSS-1024-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х3/4" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-000221</t>
+    <t>RSS-1024-000221</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х1" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0024-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 28х3/4" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-000281</t>
+    <t>RSS-1024-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 28х1" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-035114</t>
+    <t>RSS-1024-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 35х1 1/4" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-042112</t>
+    <t>RSS-1024-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 42х1 1/2" НПр-НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0024-000542</t>
+    <t>RSS-1024-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 54х2" НПр-НР Rommer  </t>
   </si>
   <si>
     <t>Пресс-вставка переходная НПр-ВР Rommer</t>
   </si>
   <si>
     <t>RSS-0023-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 15х1/2" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-001534</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 15х3/4" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х1/2" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х3/4" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-000181</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 18х1" НПр-ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0023-002212</t>
+    <t>RSS-1023-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х1/2" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х3/4" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-000221</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 22х1" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 28х3/4" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 28х1" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0023-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 35х1 1/4" НПр-ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0023-042112</t>
+    <t>RSS-1023-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 42х1 1/2" НПр-ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0023-000542</t>
+    <t>RSS-1023-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-вставка переходная 54х2" НПр-ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-переходник с ВР Rommer</t>
   </si>
   <si>
-    <t>RSS-0022-001512</t>
+    <t>RSS-1022-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 15х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-001812</t>
+    <t>RSS-1022-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 18х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-001834</t>
+    <t>RSS-1022-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 18х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-002212</t>
+    <t>RSS-1022-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-002234</t>
+    <t>RSS-1022-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-002834</t>
+    <t>RSS-1022-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 28х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-000281</t>
+    <t>RSS-1022-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 28х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-000351</t>
+    <t>RSS-1022-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 35х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-035114</t>
+    <t>RSS-1022-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 35х1 1/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-042112</t>
+    <t>RSS-1022-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 42х1 1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0022-000542</t>
+    <t>RSS-1022-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 54х2" ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-переходник с НР Rommer</t>
   </si>
   <si>
-    <t>RSS-0021-001512</t>
+    <t>RSS-1021-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 15х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-001534</t>
+    <t>RSS-1021-001534</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 15х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-001812</t>
+    <t>RSS-1021-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 18х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-001834</t>
+    <t>RSS-1021-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 18х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-002212</t>
+    <t>RSS-1021-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-002234</t>
+    <t>RSS-1021-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-000221</t>
+    <t>RSS-1021-000221</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 22х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-002834</t>
+    <t>RSS-1021-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 28х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-000281</t>
+    <t>RSS-1021-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 28х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-000351</t>
+    <t>RSS-1021-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 35х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-035114</t>
+    <t>RSS-1021-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 35х1 1/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-042112</t>
+    <t>RSS-1021-042112</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 42х1 1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0021-000542</t>
+    <t>RSS-1021-000542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-переходник 54х2" НР Rommer  </t>
   </si>
   <si>
+    <t>RSS-1021-076212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-переходник 76,1х2 1/2" НР Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1021-000883</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-переходник 88,9х3" НР Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-муфта переходная ВПр-НР Rommer</t>
   </si>
   <si>
     <t>RSS-0020-001815</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 18х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-002215</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 22х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-002218</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 22х18 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-002815</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 28х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-002818</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 28х18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-002822</t>
+    <t>RSS-1020-002822</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 28х22 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-003515</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 35х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-003518</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 35х18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-003522</t>
+    <t>RSS-1020-003522</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 35х22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-003528</t>
+    <t>RSS-1020-003528</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 35х28 Rommer  </t>
   </si>
   <si>
     <t>RSS-0020-004222</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 42х22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-004228</t>
+    <t>RSS-1020-004228</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 42х28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-004235</t>
+    <t>RSS-1020-004235</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 42х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-005428</t>
+    <t>RSS-1020-005428</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 54х28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-005435</t>
+    <t>RSS-1020-005435</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 54х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0020-005442</t>
+    <t>RSS-1020-005442</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 54х42 Rommer  </t>
   </si>
   <si>
+    <t>RSS-1020-007654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 76,1х54 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-008854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 88,9х54 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-008876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 88.9х76.1 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-010854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 108х54 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-010876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 108х76,1 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1020-010888</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр-НР 108х88,9 Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-муфта надвижная ВПр Rommer</t>
   </si>
   <si>
     <t>RSS-0019-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта надвижная ВПр ф15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0019-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта надвижная ВПр ф18 Rommer  </t>
   </si>
   <si>
     <t>RSS-0019-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта надвижная ВПр ф22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0019-000028</t>
+    <t>RSS-1019-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта надвижная ВПр ф28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0019-000035</t>
+    <t>RSS-1019-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта надвижная ВПр ф35 Rommer  </t>
   </si>
   <si>
     <t>RSS-0019-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта надвижная ВПр ф42 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0019-000054</t>
+    <t>RSS-1019-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта надвижная ВПр ф54 Rommer  </t>
   </si>
   <si>
     <t>Пресс-муфта переходная ВПр Rommer</t>
   </si>
   <si>
-    <t>RSS-0018-001815</t>
+    <t>RSS-1018-001815</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр 18х15 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0018-002215</t>
+    <t>RSS-1018-002215</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр 22х15 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0018-002218</t>
+    <t>RSS-1018-002218</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр 22х18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0018-002815</t>
+    <t>RSS-1018-002815</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр 28х15 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0018-002822</t>
+    <t>RSS-1018-002822</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр 28х22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0018-003528</t>
+    <t>RSS-1018-003528</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр 35х28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0018-004235</t>
+    <t>RSS-1018-004235</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр 42х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0018-005442</t>
+    <t>RSS-1018-005442</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта переходная ВПр 54х42 Rommer  </t>
   </si>
   <si>
+    <t xml:space="preserve">	RSS-1018-007654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 76,1х54 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-008876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 88,9х76,1 Rommer  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">	RSS-1018-010854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 108х54 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-010876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 108х76,1 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1018-010888</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта переходная ВПр 108х88,9 Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-муфта равнопроходная Rommer</t>
   </si>
   <si>
-    <t>RSS-0017-000015</t>
+    <t>RSS-1017-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0017-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000022</t>
+    <t>RSS-1017-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000028</t>
+    <t>RSS-1017-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000035</t>
+    <t>RSS-1017-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000042</t>
+    <t>RSS-1017-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф42 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0017-000054</t>
+    <t>RSS-1017-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-муфта равнопроходная ф54 Rommer  </t>
   </si>
   <si>
+    <t>RSS-1017-000076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта равнопроходная ф76,1 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1017-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта равнопроходная ф88,9 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1017-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-муфта равнопроходная ф108 Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-тройник переходной с НР Rommer</t>
   </si>
   <si>
     <t>RSS-0016-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 15х1/2" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0016-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х1/2" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0016-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-002212</t>
+    <t>RSS-1016-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-002234</t>
+    <t>RSS-1016-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-002812</t>
+    <t>RSS-1016-002812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-002834</t>
+    <t>RSS-1016-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-000281</t>
+    <t>RSS-1016-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-000351</t>
+    <t>RSS-1016-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0016-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1 1/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-000421</t>
+    <t>RSS-1016-000421</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0016-042114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1 1/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-000541</t>
+    <t>RSS-1016-000541</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0016-054114</t>
+    <t>RSS-1016-054114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1 1/4" НР Rommer  </t>
   </si>
   <si>
     <t>Пресс-тройник переходной с ВР Rommer</t>
   </si>
   <si>
     <t>RSS-0015-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 15х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-001812</t>
+    <t>RSS-1015-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-002212</t>
+    <t>RSS-1015-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-002812</t>
+    <t>RSS-1015-002812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-002834</t>
+    <t>RSS-1015-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х3/4" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-000281</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х1" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-003512</t>
+    <t>RSS-1015-003512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-000351</t>
+    <t>RSS-1015-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-035114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х1 1/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-004212</t>
+    <t>RSS-1015-004212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-000421</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-042114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х1 1/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-005412</t>
+    <t>RSS-1015-005412</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0015-000541</t>
+    <t>RSS-1015-000541</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0015-054114</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х1 1/4" ВР Rommer  </t>
   </si>
   <si>
+    <t>RSS-1015-007634</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник переходной 76,1х3/4" ВР Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1015-000762</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник переходной 76,1х2" ВР Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1015-008834</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник переходной 88,9х3/4" ВР Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1015-000882</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник переходной 88,9х2" ВР Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-тройник переходной Rommer</t>
   </si>
   <si>
-    <t>RSS-0014-181518</t>
+    <t>RSS-1014-181518</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 18х15х18 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-221522</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х15х22 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-221822</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 22х18х22 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-281528</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х15х28 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-282222</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х22х22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-282228</t>
+    <t>RSS-1014-282228</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х22х28 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-282822</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 28х28х22 Rommer  </t>
   </si>
   <si>
     <t>RSS-0014-351535</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х15х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-352235</t>
+    <t>RSS-1014-352235</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х22х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-352835</t>
+    <t>RSS-1014-352835</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 35х28х35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-423542</t>
+    <t>RSS-1014-423542</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 42х35х42 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0014-544254</t>
+    <t>RSS-1014-544254</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник переходной 54х42х54 Rommer  </t>
   </si>
   <si>
     <t>Пресс-тройник равнопроходной Rommer</t>
   </si>
   <si>
-    <t>RSS-0013-000015</t>
+    <t>RSS-1013-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 15 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000018</t>
+    <t>RSS-1013-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000022</t>
+    <t>RSS-1013-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000028</t>
+    <t>RSS-1013-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 28 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000035</t>
+    <t>RSS-1013-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 35 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000042</t>
+    <t>RSS-1013-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 42 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0013-000054</t>
+    <t>RSS-1013-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-тройник равнопроходной 54 Rommer  </t>
   </si>
   <si>
+    <t>RSS-1013-000076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник равнопроходной 76,1 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1013-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник равнопроходной 88,9 Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1013-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-тройник равнопроходной 108 Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-угольник настенный с креплением Rommer</t>
   </si>
   <si>
     <t>RSS-0011-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением 15х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0011-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением 18х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0011-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением 22х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0011-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением 22х3/4" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0012-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник настенный с креплением проходнойм 15х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-угольник НР Rommer</t>
   </si>
   <si>
-    <t>RSS-0010-001512</t>
+    <t>RSS-1010-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 15х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-001812</t>
+    <t>RSS-1010-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 18х1/2" НР Rommer  </t>
   </si>
   <si>
     <t>RSS-0010-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 18х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-002212</t>
+    <t>RSS-1010-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 22х1/2" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-002234</t>
+    <t>RSS-1010-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 22х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-002834</t>
+    <t>RSS-1010-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 28х3/4" НР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0010-000351</t>
+    <t>RSS-1010-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 35х1" НР Rommer  </t>
   </si>
   <si>
     <t>Пресс-угольник ВР Rommer</t>
   </si>
   <si>
-    <t>RSS-0009-001512</t>
+    <t>RSS-1009-001512</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 15х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0009-001812</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 18х1/2" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0009-001834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 18х3/4" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0009-002212</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 22х1/2" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0009-002234</t>
+    <t>RSS-1009-002234</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 22х3/4" ВР Rommer  </t>
   </si>
   <si>
-    <t>RSS-0009-002834</t>
+    <t>RSS-1009-002834</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 28х3/4" ВР Rommer  </t>
   </si>
   <si>
     <t>RSS-0009-000351</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник 35х1" ВР Rommer  </t>
   </si>
   <si>
     <t>Пресс-обвод безраструбный Rommer</t>
   </si>
   <si>
     <t>RSS-0008-001570</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод безраструбный 15х70х160 Rommer  </t>
   </si>
   <si>
     <t>RSS-0008-015100</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод безраструбный 15х100х600 Rommer  </t>
   </si>
   <si>
     <t>Пресс-обвод однораструбный Rommer</t>
   </si>
   <si>
     <t>RSS-0007-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод однораструбный 15х15 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0007-000018</t>
+    <t>RSS-1007-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод однораструбный 18х18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0007-000022</t>
+    <t>RSS-1007-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод однораструбный 22х22 Rommer  </t>
   </si>
   <si>
     <t>Пресс-обвод двухраструбный Rommer</t>
   </si>
   <si>
-    <t>RSS-0006-000015</t>
+    <t>RSS-1006-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод двухраструбный 15х15 Rommer  </t>
   </si>
   <si>
     <t>RSS-0006-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод двухраструбный 18х18 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0006-000022</t>
+    <t>RSS-1006-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод двухраструбный 22х22 Rommer  </t>
   </si>
   <si>
-    <t>RSS-0006-000028</t>
+    <t>RSS-1006-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-обвод двухраструбный 28х28 Rommer  </t>
   </si>
   <si>
     <t>Пресс-угольник двухраструбный 45° Rommer</t>
   </si>
   <si>
-    <t>RSS-0005-000015</t>
+    <t>RSS-1005-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 15х15 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000018</t>
+    <t>RSS-1005-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 18х18 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000022</t>
+    <t>RSS-1005-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 22х22 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000028</t>
+    <t>RSS-1005-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 28х28 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000035</t>
+    <t>RSS-1005-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 35х35 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000042</t>
+    <t>RSS-1005-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 42х42 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0005-000054</t>
+    <t>RSS-1005-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 54х54 45° Rommer  </t>
   </si>
   <si>
+    <t>RSS-1005-000076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник двухраструбный 76,1х76,1 45° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1005-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник двухраструбный 88,9х88,9 45° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1005-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник двухраструбный 108х108 45° Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-угольник однораструбный 45° Rommer</t>
   </si>
   <si>
-    <t>RSS-0004-000015</t>
+    <t>RSS-1004-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 15х15 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000018</t>
+    <t>RSS-1004-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 18х18 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000022</t>
+    <t>RSS-1004-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 22х22 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000028</t>
+    <t>RSS-1004-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 28х28 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000035</t>
+    <t>RSS-1004-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 35х35 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000042</t>
+    <t>RSS-1004-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 42х42 45° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0004-000054</t>
+    <t>RSS-1004-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 54х54 45° Rommer  </t>
   </si>
   <si>
+    <t>RSS-1004-000076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник однораструбный 76,1х76,1 45° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1004-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник однораструбный 88,9х88,9 45° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1004-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник однораструбный 108х108 45° Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-угольник двухраструбный 90° Rommer</t>
   </si>
   <si>
-    <t>RSS-0003-000015</t>
+    <t>RSS-1003-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 15х15 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000018</t>
+    <t>RSS-1003-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 18х18 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000022</t>
+    <t>RSS-1003-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 22х22 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000028</t>
+    <t>RSS-1003-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 28х28 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000035</t>
+    <t>RSS-1003-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 35х35 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000042</t>
+    <t>RSS-1003-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 42х42 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0003-000054</t>
+    <t>RSS-1003-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник двухраструбный 54х54 90° Rommer  </t>
   </si>
   <si>
+    <t>RSS-1003-000076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник двухраструбный 76,1х76,1 90° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1003-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник двухраструбный 88,9х88,9 90° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1003-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник двухраструбный 108х108 90° Rommer  </t>
+  </si>
+  <si>
     <t>Пресс-угольник однораструбный 90° Rommer</t>
   </si>
   <si>
-    <t>RSS-0002-000015</t>
+    <t>RSS-1002-000015</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 15х15 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000018</t>
+    <t>RSS-1002-000018</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 18х18 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000022</t>
+    <t>RSS-1002-000022</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 22х22 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000028</t>
+    <t>RSS-1002-000028</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 28х28 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000035</t>
+    <t>RSS-1002-000035</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 35х35 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000042</t>
+    <t>RSS-1002-000042</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 42х42 90° Rommer  </t>
   </si>
   <si>
-    <t>RSS-0002-000054</t>
+    <t>RSS-1002-000054</t>
   </si>
   <si>
     <t xml:space="preserve">Пресс-угольник однораструбный 54х54 90° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1002-000076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник однораструбный 76,1х76,1 90° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1002-000088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник однораструбный 88,9х88,9 90° Rommer  </t>
+  </si>
+  <si>
+    <t>RSS-1002-000108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пресс-угольник однораструбный 108х108 90° Rommer  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1859,62 +2087,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-15kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-42kh1-12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-54kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-15kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-15kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-28kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-28kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-35kh1-14-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-42kh1-12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-54kh2-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-15kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-15kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-28kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-28kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-35kh1-14-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-42kh1-12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-54kh2-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-42kh1-12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-54kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-15kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-28kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-35kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-42kh1-12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-54kh2-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-18kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-22kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-22kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-18kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-22kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-22kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-28kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-35kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-42kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-54kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-22kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-35kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-42kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-42kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-54kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-54kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-18kh15kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-22kh15kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-22kh18kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh15kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh22kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh15kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh22kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh28kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-42kh35kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-54kh42kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-prokhodnoym-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh34-nr-rommer_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-bezrastrubnyy-rommer/press-obvod-bezrastrubnyy-15kh70kh160-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-bezrastrubnyy-rommer/press-obvod-bezrastrubnyy-15kh100kh600-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-15kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-18kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-15kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-18kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-28kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-15kh15-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-18kh18-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-22kh22-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-28kh28-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-35kh35-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-42kh42-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-54kh54-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-15kh15-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-18kh18-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-22kh22-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-28kh28-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-35kh35-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-42kh42-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-54kh54-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-15kh15-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-18kh18-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-22kh22-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-28kh28-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-35kh35-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-42kh42-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-54kh54-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-15kh15-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-18kh18-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-22kh22-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-28kh28-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-35kh35-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-42kh42-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-54kh54-90-rommer/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/uplotnitelnoe-koltso-iz-epdm-rommer/koltso-uplotnitelnoe-iz-epdm-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-15kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-42kh1-12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nakidnoy-gaykoy-vpr-vr-rommer/press-perekhodnik-s-nakidnoy-gaykoy-54kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-zaglushka-vpr-rommer/press-zaglushka-vpr-f108-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-15kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-15kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-18kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-22kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-28kh34-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-28kh1-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-35kh1-14-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-42kh1-12-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-nr-rommer/press-vstavka-perekhodnaya-54kh2-npr-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-15kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-15kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-18kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-22kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-28kh34-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-28kh1-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-35kh1-14-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-42kh1-12-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-vstavka-perekhodnaya-npr-vr-rommer/press-vstavka-perekhodnaya-54kh2-npr-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-42kh1-12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-vr-rommer/press-perekhodnik-54kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-15kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-22kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-28kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-35kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-42kh1-12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-54kh2-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-761kh2-12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-perekhodnik-s-nr-rommer/press-perekhodnik-889kh3-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-18kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-22kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-22kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-35kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-42kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-54kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-761kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-889kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-889kh761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-108kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-108kh761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-nr/press-mufta-perekhodnaya-vpr-nr-108kh889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-nadvizhnaya-vpr-rommer/press-mufta-nadvizhnaya-vpr-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-18kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-22kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-22kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-28kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-35kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-42kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-54kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-761kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-889kh761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-108kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-108kh761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-perekhodnaya-vpr-rommer/press-mufta-perekhodnaya-vpr-108kh889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-mufta-ravnopokhodnaya-rommer/press-mufta-ravnoprokhodnaya-f108-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-22kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-28kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-35kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-42kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-42kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-54kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-nr-rommer/press-troynik-perekhodnoy-54kh1-14-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-28kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-35kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-42kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-54kh1-14-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-761kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-761kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-889kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-s-vr-rommer/press-troynik-perekhodnoy-889kh2-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-18kh15kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-22kh15kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-22kh18kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh15kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh22kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-28kh28kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh15kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh22kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-35kh28kh35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-42kh35kh42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-troynik-iz-nerzhaveyushchey-stali-perekhodnoy-rommer/press-troynik-perekhodnoy-54kh42kh54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-35-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-42-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-54-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-761-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-889-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/troynik-iz-nerzhaveyushchey-stali-ravnoprokhodnoy-rommer/press-troynik-ravnoprokhodnoy-108-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-nastennyy-s-krepleniem-rommer/press-ugolnik-nastennyy-s-krepleniem-prokhodnoym-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-15kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh12-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-18kh34-nr-rommer_2/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-22kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-28kh34-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-nr-rommer/press-ugolnik-35kh1-nr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-15kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-18kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-18kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-22kh12-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-22kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-28kh34-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-iz-nerzhaveyushchey-stali-vr-rommer/press-ugolnik-35kh1-vr-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-bezrastrubnyy-rommer/press-obvod-bezrastrubnyy-15kh70kh160-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-bezrastrubnyy-rommer/press-obvod-bezrastrubnyy-15kh100kh600-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-15kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-18kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-odnorastrubnyy-rommer/press-obvod-odnorastrubnyy-22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-15kh15-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-18kh18-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-22kh22-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-obvod-dvukhrastrubnyy-rommer/press-obvod-dvukhrastrubnyy-28kh28-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-15kh15-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-18kh18-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-22kh22-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-28kh28-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-35kh35-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-42kh42-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-54kh54-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-761kh761-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-889kh889-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-45-rommer/press-ugolnik-dvukhrastrubnyy-108kh108-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-15kh15-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-18kh18-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-22kh22-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-28kh28-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-35kh35-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-42kh42-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-54kh54-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-761kh761-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-889kh889-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-odnorastrubnyy-45-rommer/press-ugolnik-odnorastrubnyy-108kh108-45-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-15kh15-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-18kh18-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-22kh22-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-28kh28-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-35kh35-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-42kh42-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-54kh54-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-761kh761-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-889kh889-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/press-ugolnik-dvukhrastrubnyy-90-rommer/press-ugolnik-dvukhrastrubnyy-108kh108-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-15kh15-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-18kh18-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-22kh22-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-28kh28-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-35kh35-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-42kh42-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-54kh54-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-761kh761-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-889kh889-90-rommer/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-gofrirovannye-iz-nerzhaveyushchey-stali-i-fitingi/fitingi-iz-nerzhaveyushcheystali-rommer/ugolnik-odnorastrubnyy-90-rommer/press-ugolnik-odnorastrubnyy-108kh108-90-rommer/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D275"/>
+  <dimension ref="A1:D313"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D275" sqref="D275"/>
+      <selection activeCell="D313" sqref="D313"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -2336,3503 +2564,4073 @@
       <c r="B36" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D36" s="11">
         <v>673</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="5">
         <v>7</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D37" s="11">
         <v>862</v>
       </c>
     </row>
     <row r="38" spans="1:4">
-      <c r="A38" s="3" t="s">
+      <c r="A38" s="5">
+        <v>8</v>
+      </c>
+      <c r="B38" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B38" s="6"/>
-[...1 lines deleted...]
-      <c r="D38" s="11"/>
+      <c r="C38" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="11">
+        <v>1923</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
-      <c r="A39" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A39" s="5">
+        <v>9</v>
+      </c>
+      <c r="B39" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D39" s="11">
+        <v>2112</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D40" s="11">
-        <v>303</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="41" spans="1:4">
-      <c r="A41" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A41" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="B41" s="6"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="11"/>
     </row>
     <row r="42" spans="1:4">
-      <c r="A42" s="5">
-[...9 lines deleted...]
-        <v>349</v>
+      <c r="A42" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D43" s="11">
-        <v>382</v>
+        <v>303</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D44" s="11">
-        <v>535</v>
+        <v>303</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>73</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D45" s="11">
-        <v>382</v>
+        <v>349</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D46" s="11">
-        <v>424</v>
+        <v>382</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D47" s="11">
-        <v>416</v>
+        <v>535</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D48" s="11">
-        <v>488</v>
+        <v>382</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D49" s="11">
-        <v>630</v>
+        <v>424</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D50" s="11">
-        <v>872</v>
+        <v>416</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D51" s="11">
-        <v>1375</v>
+        <v>488</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D52" s="11">
-        <v>1849</v>
+        <v>630</v>
       </c>
     </row>
     <row r="53" spans="1:4">
-      <c r="A53" s="3" t="s">
+      <c r="A53" s="5">
+        <v>11</v>
+      </c>
+      <c r="B53" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="B53" s="6"/>
-[...1 lines deleted...]
-      <c r="D53" s="11"/>
+      <c r="C53" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" s="11">
+        <v>872</v>
+      </c>
     </row>
     <row r="54" spans="1:4">
-      <c r="A54" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A54" s="5">
+        <v>12</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D54" s="11">
+        <v>1375</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D55" s="11">
-        <v>268</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="56" spans="1:4">
-      <c r="A56" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A56" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="B56" s="6"/>
+      <c r="C56" s="7"/>
+      <c r="D56" s="11"/>
     </row>
     <row r="57" spans="1:4">
-      <c r="A57" s="5">
-[...9 lines deleted...]
-        <v>314</v>
+      <c r="A57" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D58" s="11">
-        <v>405</v>
+        <v>268</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D59" s="11">
-        <v>631</v>
+        <v>395</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D60" s="11">
-        <v>277</v>
+        <v>314</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D61" s="11">
-        <v>382</v>
+        <v>405</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D62" s="11">
-        <v>579</v>
+        <v>631</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D63" s="11">
-        <v>504</v>
+        <v>277</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D64" s="11">
-        <v>666</v>
+        <v>382</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D65" s="11">
-        <v>840</v>
+        <v>579</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="11">
-        <v>1113</v>
+        <v>504</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D67" s="11">
-        <v>1617</v>
+        <v>666</v>
       </c>
     </row>
     <row r="68" spans="1:4">
-      <c r="A68" s="3" t="s">
+      <c r="A68" s="5">
+        <v>11</v>
+      </c>
+      <c r="B68" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="B68" s="6"/>
-[...1 lines deleted...]
-      <c r="D68" s="11"/>
+      <c r="C68" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="D68" s="11">
+        <v>840</v>
+      </c>
     </row>
     <row r="69" spans="1:4">
-      <c r="A69" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A69" s="5">
+        <v>12</v>
+      </c>
+      <c r="B69" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="D69" s="11">
+        <v>1113</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D70" s="11">
-        <v>277</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="71" spans="1:4">
-      <c r="A71" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A71" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B71" s="6"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="11"/>
     </row>
     <row r="72" spans="1:4">
-      <c r="A72" s="5">
-[...9 lines deleted...]
-        <v>410</v>
+      <c r="A72" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D73" s="11">
-        <v>293</v>
+        <v>277</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>126</v>
       </c>
       <c r="D74" s="11">
-        <v>403</v>
+        <v>325</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D75" s="11">
-        <v>486</v>
+        <v>410</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D76" s="11">
-        <v>698</v>
+        <v>293</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D77" s="11">
-        <v>730</v>
+        <v>403</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D78" s="11">
-        <v>938</v>
+        <v>486</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>135</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D79" s="11">
-        <v>985</v>
+        <v>698</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D80" s="11">
-        <v>1478</v>
+        <v>730</v>
       </c>
     </row>
     <row r="81" spans="1:4">
-      <c r="A81" s="3" t="s">
+      <c r="A81" s="5">
+        <v>9</v>
+      </c>
+      <c r="B81" s="9" t="s">
         <v>139</v>
       </c>
-      <c r="B81" s="6"/>
-[...1 lines deleted...]
-      <c r="D81" s="11"/>
+      <c r="C81" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D81" s="11">
+        <v>938</v>
+      </c>
     </row>
     <row r="82" spans="1:4">
-      <c r="A82" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A82" s="5">
+        <v>10</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="C82" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D82" s="11">
+        <v>985</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D83" s="11">
-        <v>279</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="84" spans="1:4">
-      <c r="A84" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A84" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B84" s="6"/>
+      <c r="C84" s="7"/>
+      <c r="D84" s="11"/>
     </row>
     <row r="85" spans="1:4">
-      <c r="A85" s="5">
-[...9 lines deleted...]
-        <v>336</v>
+      <c r="A85" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D86" s="11">
-        <v>392</v>
+        <v>279</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D87" s="11">
-        <v>331</v>
+        <v>397</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D88" s="11">
-        <v>423</v>
+        <v>336</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D89" s="11">
-        <v>540</v>
+        <v>392</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D90" s="11">
-        <v>467</v>
+        <v>331</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D91" s="11">
-        <v>560</v>
+        <v>423</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D92" s="11">
-        <v>877</v>
+        <v>540</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D93" s="11">
-        <v>845</v>
+        <v>467</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D94" s="11">
-        <v>930</v>
+        <v>560</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D95" s="11">
-        <v>1419</v>
+        <v>877</v>
       </c>
     </row>
     <row r="96" spans="1:4">
-      <c r="A96" s="3" t="s">
+      <c r="A96" s="5">
+        <v>11</v>
+      </c>
+      <c r="B96" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="B96" s="6"/>
-[...1 lines deleted...]
-      <c r="D96" s="11"/>
+      <c r="C96" s="7" t="s">
+        <v>167</v>
+      </c>
+      <c r="D96" s="11">
+        <v>845</v>
+      </c>
     </row>
     <row r="97" spans="1:4">
-      <c r="A97" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A97" s="5">
+        <v>12</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="D97" s="11">
+        <v>930</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D98" s="11">
-        <v>229</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="D99" s="11">
-        <v>231</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="D100" s="11">
-        <v>244</v>
+        <v>5370</v>
       </c>
     </row>
     <row r="101" spans="1:4">
-      <c r="A101" s="5">
+      <c r="A101" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="B101" s="6"/>
+      <c r="C101" s="7"/>
+      <c r="D101" s="11"/>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B101" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A102" s="5">
+      <c r="B102" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B102" s="9" t="s">
-[...6 lines deleted...]
-        <v>312</v>
+      <c r="C102" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D103" s="11">
-        <v>315</v>
+        <v>229</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D104" s="11">
-        <v>401</v>
+        <v>231</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D105" s="11">
-        <v>387</v>
+        <v>244</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D106" s="11">
-        <v>374</v>
+        <v>292</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D107" s="11">
-        <v>419</v>
+        <v>312</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D108" s="11">
-        <v>535</v>
+        <v>315</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>189</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D109" s="11">
-        <v>592</v>
+        <v>401</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D110" s="11">
-        <v>610</v>
+        <v>387</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D111" s="11">
-        <v>764</v>
+        <v>374</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>195</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D112" s="11">
-        <v>784</v>
+        <v>419</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>197</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D113" s="11">
-        <v>800</v>
+        <v>535</v>
       </c>
     </row>
     <row r="114" spans="1:4">
-      <c r="A114" s="3" t="s">
+      <c r="A114" s="5">
+        <v>12</v>
+      </c>
+      <c r="B114" s="9" t="s">
         <v>199</v>
       </c>
-      <c r="B114" s="6"/>
-[...1 lines deleted...]
-      <c r="D114" s="11"/>
+      <c r="C114" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="D114" s="11">
+        <v>592</v>
+      </c>
     </row>
     <row r="115" spans="1:4">
-      <c r="A115" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A115" s="5">
+        <v>13</v>
+      </c>
+      <c r="B115" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="C115" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D115" s="11">
+        <v>610</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D116" s="11">
-        <v>225</v>
+        <v>764</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="5">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="B117" s="9" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D117" s="11">
-        <v>257</v>
+        <v>784</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="5">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="B118" s="9" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D118" s="11">
-        <v>327</v>
+        <v>800</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D119" s="11">
-        <v>390</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D120" s="11">
-        <v>532</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D121" s="11">
-        <v>628</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="5">
+        <v>20</v>
+      </c>
+      <c r="B122" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C122" s="7" t="s">
+        <v>216</v>
+      </c>
+      <c r="D122" s="11">
+        <v>3449</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="5">
+        <v>21</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="D123" s="11">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" s="5">
+        <v>22</v>
+      </c>
+      <c r="B124" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="C124" s="7" t="s">
+        <v>220</v>
+      </c>
+      <c r="D124" s="11">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B125" s="6"/>
+      <c r="C125" s="7"/>
+      <c r="D125" s="11"/>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B126" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C126" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="12" t="s">
         <v>7</v>
-      </c>
-[...57 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D127" s="11">
-        <v>266</v>
+        <v>225</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="D128" s="11">
-        <v>319</v>
+        <v>257</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D129" s="11">
-        <v>307</v>
+        <v>327</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B130" s="9" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="D130" s="11">
-        <v>473</v>
+        <v>390</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B131" s="9" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D131" s="11">
-        <v>613</v>
+        <v>532</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="D132" s="11">
-        <v>913</v>
+        <v>628</v>
       </c>
     </row>
     <row r="133" spans="1:4">
-      <c r="A133" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D133" s="11"/>
+      <c r="A133" s="5">
+        <v>7</v>
+      </c>
+      <c r="B133" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="C133" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D133" s="11">
+        <v>949</v>
+      </c>
     </row>
     <row r="134" spans="1:4">
-      <c r="A134" s="4" t="s">
+      <c r="A134" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B134" s="6"/>
+      <c r="C134" s="7"/>
+      <c r="D134" s="11"/>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B134" s="8" t="s">
+      <c r="B135" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C134" s="10" t="s">
+      <c r="C135" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D134" s="12" t="s">
+      <c r="D135" s="12" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B136" s="9" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D136" s="11">
-        <v>169</v>
+        <v>220</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B137" s="9" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D137" s="11">
-        <v>183</v>
+        <v>255</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D138" s="11">
-        <v>220</v>
+        <v>266</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="D139" s="11">
-        <v>361</v>
+        <v>319</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B140" s="9" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D140" s="11">
-        <v>546</v>
+        <v>307</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="5">
+        <v>6</v>
+      </c>
+      <c r="B141" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="C141" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="D141" s="11">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="5">
         <v>7</v>
       </c>
-      <c r="B141" s="9" t="s">
-[...15 lines deleted...]
-      <c r="D142" s="11"/>
+      <c r="B142" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D142" s="11">
+        <v>613</v>
+      </c>
     </row>
     <row r="143" spans="1:4">
-      <c r="A143" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A143" s="5">
+        <v>8</v>
+      </c>
+      <c r="B143" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="C143" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="D143" s="11">
+        <v>913</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D144" s="11">
-        <v>771</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B145" s="9" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="D145" s="11">
-        <v>855</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="5">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B146" s="9" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="D146" s="11">
-        <v>868</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B147" s="9" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="D147" s="11">
-        <v>874</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="5">
+        <v>13</v>
+      </c>
+      <c r="B148" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="C148" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="D148" s="11">
+        <v>3788</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="B149" s="6"/>
+      <c r="C149" s="7"/>
+      <c r="D149" s="11"/>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B150" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B148" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A149" s="5">
+      <c r="C150" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B149" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A150" s="5">
+      <c r="D150" s="12" t="s">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B151" s="9" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="D151" s="11">
-        <v>917</v>
+        <v>139</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D152" s="11">
-        <v>1079</v>
+        <v>169</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="5">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B153" s="9" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D153" s="11">
-        <v>1174</v>
+        <v>183</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="D154" s="11">
-        <v>1226</v>
+        <v>220</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D155" s="11">
-        <v>1479</v>
+        <v>361</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="5">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B156" s="9" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D156" s="11">
-        <v>1666</v>
+        <v>546</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="5">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="D157" s="11">
-        <v>1968</v>
+        <v>652</v>
       </c>
     </row>
     <row r="158" spans="1:4">
-      <c r="A158" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D158" s="11"/>
+      <c r="A158" s="5">
+        <v>8</v>
+      </c>
+      <c r="B158" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D158" s="11">
+        <v>1770</v>
+      </c>
     </row>
     <row r="159" spans="1:4">
-      <c r="A159" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A159" s="5">
+        <v>9</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>280</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D159" s="11">
+        <v>2118</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="D160" s="11">
-        <v>404</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="161" spans="1:4">
-      <c r="A161" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A161" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="B161" s="6"/>
+      <c r="C161" s="7"/>
+      <c r="D161" s="11"/>
     </row>
     <row r="162" spans="1:4">
-      <c r="A162" s="5">
-[...9 lines deleted...]
-        <v>469</v>
+      <c r="A162" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B162" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C162" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B163" s="9" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D163" s="11">
-        <v>530</v>
+        <v>771</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D164" s="11">
-        <v>570</v>
+        <v>855</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D165" s="11">
-        <v>555</v>
+        <v>868</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="D166" s="11">
-        <v>656</v>
+        <v>874</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D167" s="11">
-        <v>845</v>
+        <v>936</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="D168" s="11">
-        <v>884</v>
+        <v>982</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D169" s="11">
-        <v>965</v>
+        <v>993</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="D170" s="11">
-        <v>1323</v>
+        <v>917</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B171" s="9" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D171" s="11">
-        <v>1013</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B172" s="9" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D172" s="11">
-        <v>1283</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="5">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B173" s="9" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="D173" s="11">
-        <v>1702</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B174" s="9" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D174" s="11">
-        <v>982</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="5">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B175" s="9" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="D175" s="11">
-        <v>1166</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="5">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B176" s="9" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="D176" s="11">
-        <v>1632</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="3" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B177" s="6"/>
       <c r="C177" s="7"/>
       <c r="D177" s="11"/>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B178" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C178" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D178" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="5">
         <v>1</v>
       </c>
       <c r="B179" s="9" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D179" s="11">
-        <v>363</v>
+        <v>404</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="5">
         <v>2</v>
       </c>
       <c r="B180" s="9" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="D180" s="11">
-        <v>388</v>
+        <v>528</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="5">
         <v>3</v>
       </c>
       <c r="B181" s="9" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D181" s="11">
-        <v>442</v>
+        <v>469</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="5">
         <v>4</v>
       </c>
       <c r="B182" s="9" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D182" s="11">
-        <v>522</v>
+        <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="5">
         <v>5</v>
       </c>
       <c r="B183" s="9" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D183" s="11">
-        <v>590</v>
+        <v>570</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="5">
         <v>6</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="D184" s="11">
-        <v>485</v>
+        <v>555</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="5">
         <v>7</v>
       </c>
       <c r="B185" s="9" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D185" s="11">
-        <v>650</v>
+        <v>656</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="5">
         <v>8</v>
       </c>
       <c r="B186" s="9" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="D186" s="11">
-        <v>642</v>
+        <v>845</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="5">
         <v>9</v>
       </c>
       <c r="B187" s="9" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="D187" s="11">
-        <v>682</v>
+        <v>884</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="5">
         <v>10</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D188" s="11">
-        <v>682</v>
+        <v>965</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="5">
         <v>11</v>
       </c>
       <c r="B189" s="9" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D189" s="11">
-        <v>1007</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="5">
         <v>12</v>
       </c>
       <c r="B190" s="9" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D190" s="11">
-        <v>1491</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="191" spans="1:4">
-      <c r="A191" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D191" s="11"/>
+      <c r="A191" s="5">
+        <v>13</v>
+      </c>
+      <c r="B191" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>339</v>
+      </c>
+      <c r="D191" s="11">
+        <v>1283</v>
+      </c>
     </row>
     <row r="192" spans="1:4">
-      <c r="A192" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A192" s="5">
+        <v>14</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>341</v>
+      </c>
+      <c r="D192" s="11">
+        <v>1702</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="5">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="B193" s="9" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="D193" s="11">
-        <v>308</v>
+        <v>982</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="5">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="B194" s="9" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D194" s="11">
-        <v>414</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="5">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="B195" s="9" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="D195" s="11">
-        <v>429</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="5">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="B196" s="9" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D196" s="11">
-        <v>502</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="5">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="B197" s="9" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="D197" s="11">
-        <v>815</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="5">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B198" s="9" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D198" s="11">
-        <v>925</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="5">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="B199" s="9" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="D199" s="11">
-        <v>1458</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="3" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B200" s="6"/>
       <c r="C200" s="7"/>
       <c r="D200" s="11"/>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B201" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C201" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D201" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="5">
         <v>1</v>
       </c>
       <c r="B202" s="9" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="D202" s="11">
-        <v>611</v>
+        <v>363</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="5">
         <v>2</v>
       </c>
       <c r="B203" s="9" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="D203" s="11">
-        <v>755</v>
+        <v>388</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="5">
         <v>3</v>
       </c>
       <c r="B204" s="9" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="D204" s="11">
-        <v>711</v>
+        <v>442</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="5">
         <v>4</v>
       </c>
       <c r="B205" s="9" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="D205" s="11">
-        <v>837</v>
+        <v>522</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="5">
         <v>5</v>
       </c>
       <c r="B206" s="9" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="D206" s="11">
-        <v>1340</v>
+        <v>590</v>
       </c>
     </row>
     <row r="207" spans="1:4">
-      <c r="A207" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D207" s="11"/>
+      <c r="A207" s="5">
+        <v>6</v>
+      </c>
+      <c r="B207" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="C207" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D207" s="11">
+        <v>485</v>
+      </c>
     </row>
     <row r="208" spans="1:4">
-      <c r="A208" s="4" t="s">
-[...8 lines deleted...]
-      <c r="D208" s="12" t="s">
+      <c r="A208" s="5">
         <v>7</v>
+      </c>
+      <c r="B208" s="9" t="s">
+        <v>369</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>370</v>
+      </c>
+      <c r="D208" s="11">
+        <v>650</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B209" s="9" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="D209" s="11">
-        <v>421</v>
+        <v>642</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="5">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B210" s="9" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="D210" s="11">
-        <v>544</v>
+        <v>682</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="5">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B211" s="9" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="D211" s="11">
-        <v>602</v>
+        <v>682</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B212" s="9" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="D212" s="11">
-        <v>613</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="5">
+        <v>12</v>
+      </c>
+      <c r="B213" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="C213" s="7" t="s">
+        <v>380</v>
+      </c>
+      <c r="D213" s="11">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="B214" s="6"/>
+      <c r="C214" s="7"/>
+      <c r="D214" s="11"/>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B215" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B213" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A214" s="5">
+      <c r="C215" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B214" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A215" s="5">
+      <c r="D215" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B215" s="9" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="216" spans="1:4">
-      <c r="A216" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D216" s="11"/>
+      <c r="A216" s="5">
+        <v>1</v>
+      </c>
+      <c r="B216" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="C216" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="D216" s="11">
+        <v>308</v>
+      </c>
     </row>
     <row r="217" spans="1:4">
-      <c r="A217" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A217" s="5">
+        <v>2</v>
+      </c>
+      <c r="B217" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="C217" s="7" t="s">
+        <v>385</v>
+      </c>
+      <c r="D217" s="11">
+        <v>414</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B218" s="9" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="D218" s="11">
-        <v>469</v>
+        <v>429</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B219" s="9" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="D219" s="11">
-        <v>497</v>
+        <v>502</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B220" s="9" t="s">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>382</v>
+        <v>391</v>
       </c>
       <c r="D220" s="11">
-        <v>602</v>
+        <v>815</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B221" s="9" t="s">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>384</v>
+        <v>393</v>
       </c>
       <c r="D221" s="11">
-        <v>623</v>
+        <v>925</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="5">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B222" s="9" t="s">
-        <v>385</v>
+        <v>394</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="D222" s="11">
-        <v>625</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B223" s="9" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="D223" s="11">
-        <v>696</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="5">
+        <v>9</v>
+      </c>
+      <c r="B224" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="C224" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D224" s="11">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" s="5">
+        <v>10</v>
+      </c>
+      <c r="B225" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="C225" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D225" s="11">
+        <v>5826</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="B226" s="6"/>
+      <c r="C226" s="7"/>
+      <c r="D226" s="11"/>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B227" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C227" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="12" t="s">
         <v>7</v>
-      </c>
-[...43 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="5">
+        <v>1</v>
+      </c>
+      <c r="B228" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="C228" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D228" s="11">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" s="5">
         <v>2</v>
       </c>
-      <c r="B228" s="9" t="s">
-[...15 lines deleted...]
-      <c r="D229" s="11"/>
+      <c r="B229" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="C229" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D229" s="11">
+        <v>755</v>
+      </c>
     </row>
     <row r="230" spans="1:4">
-      <c r="A230" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A230" s="5">
+        <v>3</v>
+      </c>
+      <c r="B230" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="C230" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D230" s="11">
+        <v>711</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B231" s="9" t="s">
-        <v>397</v>
+        <v>409</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="D231" s="11">
-        <v>444</v>
+        <v>837</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B232" s="9" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="D232" s="11">
-        <v>622</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="233" spans="1:4">
-      <c r="A233" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A233" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="B233" s="6"/>
+      <c r="C233" s="7"/>
+      <c r="D233" s="11"/>
     </row>
     <row r="234" spans="1:4">
-      <c r="A234" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D234" s="11"/>
+      <c r="A234" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B234" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C234" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D234" s="12" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="235" spans="1:4">
-      <c r="A235" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A235" s="5">
+        <v>1</v>
+      </c>
+      <c r="B235" s="9" t="s">
+        <v>414</v>
+      </c>
+      <c r="C235" s="7" t="s">
+        <v>415</v>
+      </c>
+      <c r="D235" s="11">
+        <v>421</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B236" s="9" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
       <c r="D236" s="11">
-        <v>449</v>
+        <v>544</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B237" s="9" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="D237" s="11">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B238" s="9" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
       <c r="D238" s="11">
-        <v>677</v>
+        <v>613</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="5">
+        <v>5</v>
+      </c>
+      <c r="B239" s="9" t="s">
+        <v>422</v>
+      </c>
+      <c r="C239" s="7" t="s">
+        <v>423</v>
+      </c>
+      <c r="D239" s="11">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" s="5">
+        <v>6</v>
+      </c>
+      <c r="B240" s="9" t="s">
+        <v>424</v>
+      </c>
+      <c r="C240" s="7" t="s">
+        <v>425</v>
+      </c>
+      <c r="D240" s="11">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" s="5">
+        <v>7</v>
+      </c>
+      <c r="B241" s="9" t="s">
+        <v>426</v>
+      </c>
+      <c r="C241" s="7" t="s">
+        <v>427</v>
+      </c>
+      <c r="D241" s="11">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="B242" s="6"/>
+      <c r="C242" s="7"/>
+      <c r="D242" s="11"/>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B239" s="9" t="s">
-[...21 lines deleted...]
-      <c r="B241" s="8" t="s">
+      <c r="B243" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C241" s="10" t="s">
+      <c r="C243" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D241" s="12" t="s">
+      <c r="D243" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B244" s="9" t="s">
-        <v>417</v>
+        <v>429</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
       <c r="D244" s="11">
-        <v>287</v>
+        <v>469</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B245" s="9" t="s">
-        <v>419</v>
+        <v>431</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="D245" s="11">
-        <v>386</v>
+        <v>497</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B246" s="9" t="s">
-        <v>421</v>
+        <v>433</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>422</v>
+        <v>434</v>
       </c>
       <c r="D246" s="11">
-        <v>581</v>
+        <v>602</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B247" s="9" t="s">
-        <v>423</v>
+        <v>435</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>424</v>
+        <v>436</v>
       </c>
       <c r="D247" s="11">
-        <v>739</v>
+        <v>623</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="5">
+        <v>5</v>
+      </c>
+      <c r="B248" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="C248" s="7" t="s">
+        <v>438</v>
+      </c>
+      <c r="D248" s="11">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="5">
+        <v>6</v>
+      </c>
+      <c r="B249" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="C249" s="7" t="s">
+        <v>440</v>
+      </c>
+      <c r="D249" s="11">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="5">
         <v>7</v>
       </c>
-      <c r="B248" s="9" t="s">
-[...18 lines deleted...]
-      <c r="A250" s="4" t="s">
+      <c r="B250" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="C250" s="7" t="s">
+        <v>442</v>
+      </c>
+      <c r="D250" s="11">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B251" s="6"/>
+      <c r="C251" s="7"/>
+      <c r="D251" s="11"/>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B250" s="8" t="s">
+      <c r="B252" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C250" s="10" t="s">
+      <c r="C252" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D250" s="12" t="s">
+      <c r="D252" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="253" spans="1:4">
       <c r="A253" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B253" s="9" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="D253" s="11">
-        <v>261</v>
+        <v>299</v>
       </c>
     </row>
     <row r="254" spans="1:4">
       <c r="A254" s="5">
+        <v>2</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>446</v>
+      </c>
+      <c r="C254" s="7" t="s">
+        <v>447</v>
+      </c>
+      <c r="D254" s="11">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" s="3" t="s">
+        <v>448</v>
+      </c>
+      <c r="B255" s="6"/>
+      <c r="C255" s="7"/>
+      <c r="D255" s="11"/>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B254" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A255" s="5">
+      <c r="B256" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B255" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A256" s="5">
+      <c r="C256" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B256" s="9" t="s">
-[...6 lines deleted...]
-        <v>732</v>
+      <c r="D256" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="257" spans="1:4">
       <c r="A257" s="5">
+        <v>1</v>
+      </c>
+      <c r="B257" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="C257" s="7" t="s">
+        <v>450</v>
+      </c>
+      <c r="D257" s="11">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" s="5">
+        <v>2</v>
+      </c>
+      <c r="B258" s="9" t="s">
+        <v>451</v>
+      </c>
+      <c r="C258" s="7" t="s">
+        <v>452</v>
+      </c>
+      <c r="D258" s="11">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" s="5">
+        <v>3</v>
+      </c>
+      <c r="B259" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="C259" s="7" t="s">
+        <v>454</v>
+      </c>
+      <c r="D259" s="11">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B260" s="6"/>
+      <c r="C260" s="7"/>
+      <c r="D260" s="11"/>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B261" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C261" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D261" s="12" t="s">
         <v>7</v>
-      </c>
-[...57 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="262" spans="1:4">
       <c r="A262" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B262" s="9" t="s">
-        <v>447</v>
+        <v>456</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>448</v>
+        <v>457</v>
       </c>
       <c r="D262" s="11">
-        <v>344</v>
+        <v>449</v>
       </c>
     </row>
     <row r="263" spans="1:4">
       <c r="A263" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B263" s="9" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="D263" s="11">
-        <v>460</v>
+        <v>597</v>
       </c>
     </row>
     <row r="264" spans="1:4">
       <c r="A264" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B264" s="9" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="D264" s="11">
-        <v>683</v>
+        <v>677</v>
       </c>
     </row>
     <row r="265" spans="1:4">
       <c r="A265" s="5">
+        <v>4</v>
+      </c>
+      <c r="B265" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="C265" s="7" t="s">
+        <v>463</v>
+      </c>
+      <c r="D265" s="11">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="B266" s="6"/>
+      <c r="C266" s="7"/>
+      <c r="D266" s="11"/>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B267" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C267" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B265" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A266" s="5">
+      <c r="D267" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B266" s="9" t="s">
-[...15 lines deleted...]
-      <c r="D267" s="11"/>
     </row>
     <row r="268" spans="1:4">
-      <c r="A268" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A268" s="5">
+        <v>1</v>
+      </c>
+      <c r="B268" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="C268" s="7" t="s">
+        <v>466</v>
+      </c>
+      <c r="D268" s="11">
+        <v>179</v>
       </c>
     </row>
     <row r="269" spans="1:4">
       <c r="A269" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B269" s="9" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="D269" s="11">
-        <v>189</v>
+        <v>277</v>
       </c>
     </row>
     <row r="270" spans="1:4">
       <c r="A270" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B270" s="9" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="C270" s="7" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="D270" s="11">
-        <v>257</v>
+        <v>287</v>
       </c>
     </row>
     <row r="271" spans="1:4">
       <c r="A271" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B271" s="9" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="D271" s="11">
-        <v>291</v>
+        <v>386</v>
       </c>
     </row>
     <row r="272" spans="1:4">
       <c r="A272" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B272" s="9" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="D272" s="11">
-        <v>429</v>
+        <v>581</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="A273" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B273" s="9" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="C273" s="7" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="D273" s="11">
-        <v>662</v>
+        <v>739</v>
       </c>
     </row>
     <row r="274" spans="1:4">
       <c r="A274" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B274" s="9" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="C274" s="7" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="D274" s="11">
-        <v>933</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="275" spans="1:4">
       <c r="A275" s="5">
+        <v>8</v>
+      </c>
+      <c r="B275" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="C275" s="7" t="s">
+        <v>480</v>
+      </c>
+      <c r="D275" s="11">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" s="5">
+        <v>9</v>
+      </c>
+      <c r="B276" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="C276" s="7" t="s">
+        <v>482</v>
+      </c>
+      <c r="D276" s="11">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" s="5">
+        <v>10</v>
+      </c>
+      <c r="B277" s="9" t="s">
+        <v>483</v>
+      </c>
+      <c r="C277" s="7" t="s">
+        <v>484</v>
+      </c>
+      <c r="D277" s="11">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="B278" s="6"/>
+      <c r="C278" s="7"/>
+      <c r="D278" s="11"/>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B279" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C279" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D279" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B275" s="9" t="s">
-[...5 lines deleted...]
-      <c r="D275" s="11">
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="5">
+        <v>1</v>
+      </c>
+      <c r="B280" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="C280" s="7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D280" s="11">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="5">
+        <v>2</v>
+      </c>
+      <c r="B281" s="9" t="s">
+        <v>488</v>
+      </c>
+      <c r="C281" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="D281" s="11">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="5">
+        <v>3</v>
+      </c>
+      <c r="B282" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="C282" s="7" t="s">
+        <v>491</v>
+      </c>
+      <c r="D282" s="11">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="5">
+        <v>4</v>
+      </c>
+      <c r="B283" s="9" t="s">
+        <v>492</v>
+      </c>
+      <c r="C283" s="7" t="s">
+        <v>493</v>
+      </c>
+      <c r="D283" s="11">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="5">
+        <v>5</v>
+      </c>
+      <c r="B284" s="9" t="s">
+        <v>494</v>
+      </c>
+      <c r="C284" s="7" t="s">
+        <v>495</v>
+      </c>
+      <c r="D284" s="11">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="5">
+        <v>6</v>
+      </c>
+      <c r="B285" s="9" t="s">
+        <v>496</v>
+      </c>
+      <c r="C285" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D285" s="11">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="5">
+        <v>7</v>
+      </c>
+      <c r="B286" s="9" t="s">
+        <v>498</v>
+      </c>
+      <c r="C286" s="7" t="s">
+        <v>499</v>
+      </c>
+      <c r="D286" s="11">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="5">
+        <v>8</v>
+      </c>
+      <c r="B287" s="9" t="s">
+        <v>500</v>
+      </c>
+      <c r="C287" s="7" t="s">
+        <v>501</v>
+      </c>
+      <c r="D287" s="11">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="5">
+        <v>9</v>
+      </c>
+      <c r="B288" s="9" t="s">
+        <v>502</v>
+      </c>
+      <c r="C288" s="7" t="s">
+        <v>503</v>
+      </c>
+      <c r="D288" s="11">
+        <v>4530</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="5">
+        <v>10</v>
+      </c>
+      <c r="B289" s="9" t="s">
+        <v>504</v>
+      </c>
+      <c r="C289" s="7" t="s">
+        <v>505</v>
+      </c>
+      <c r="D289" s="11">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="B290" s="6"/>
+      <c r="C290" s="7"/>
+      <c r="D290" s="11"/>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B291" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C291" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="5">
+        <v>1</v>
+      </c>
+      <c r="B292" s="9" t="s">
+        <v>507</v>
+      </c>
+      <c r="C292" s="7" t="s">
+        <v>508</v>
+      </c>
+      <c r="D292" s="11">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="5">
+        <v>2</v>
+      </c>
+      <c r="B293" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="C293" s="7" t="s">
+        <v>510</v>
+      </c>
+      <c r="D293" s="11">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="5">
+        <v>3</v>
+      </c>
+      <c r="B294" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="C294" s="7" t="s">
+        <v>512</v>
+      </c>
+      <c r="D294" s="11">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="5">
+        <v>4</v>
+      </c>
+      <c r="B295" s="9" t="s">
+        <v>513</v>
+      </c>
+      <c r="C295" s="7" t="s">
+        <v>514</v>
+      </c>
+      <c r="D295" s="11">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="5">
+        <v>5</v>
+      </c>
+      <c r="B296" s="9" t="s">
+        <v>515</v>
+      </c>
+      <c r="C296" s="7" t="s">
+        <v>516</v>
+      </c>
+      <c r="D296" s="11">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="5">
+        <v>6</v>
+      </c>
+      <c r="B297" s="9" t="s">
+        <v>517</v>
+      </c>
+      <c r="C297" s="7" t="s">
+        <v>518</v>
+      </c>
+      <c r="D297" s="11">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="5">
+        <v>7</v>
+      </c>
+      <c r="B298" s="9" t="s">
+        <v>519</v>
+      </c>
+      <c r="C298" s="7" t="s">
+        <v>520</v>
+      </c>
+      <c r="D298" s="11">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="5">
+        <v>8</v>
+      </c>
+      <c r="B299" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="C299" s="7" t="s">
+        <v>522</v>
+      </c>
+      <c r="D299" s="11">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="5">
+        <v>9</v>
+      </c>
+      <c r="B300" s="9" t="s">
+        <v>523</v>
+      </c>
+      <c r="C300" s="7" t="s">
+        <v>524</v>
+      </c>
+      <c r="D300" s="11">
+        <v>4237</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="5">
+        <v>10</v>
+      </c>
+      <c r="B301" s="9" t="s">
+        <v>525</v>
+      </c>
+      <c r="C301" s="7" t="s">
+        <v>526</v>
+      </c>
+      <c r="D301" s="11">
+        <v>5658</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="3" t="s">
+        <v>527</v>
+      </c>
+      <c r="B302" s="6"/>
+      <c r="C302" s="7"/>
+      <c r="D302" s="11"/>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B303" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C303" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="5">
+        <v>1</v>
+      </c>
+      <c r="B304" s="9" t="s">
+        <v>528</v>
+      </c>
+      <c r="C304" s="7" t="s">
+        <v>529</v>
+      </c>
+      <c r="D304" s="11">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="5">
+        <v>2</v>
+      </c>
+      <c r="B305" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="C305" s="7" t="s">
+        <v>531</v>
+      </c>
+      <c r="D305" s="11">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="5">
+        <v>3</v>
+      </c>
+      <c r="B306" s="9" t="s">
+        <v>532</v>
+      </c>
+      <c r="C306" s="7" t="s">
+        <v>533</v>
+      </c>
+      <c r="D306" s="11">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="5">
+        <v>4</v>
+      </c>
+      <c r="B307" s="9" t="s">
+        <v>534</v>
+      </c>
+      <c r="C307" s="7" t="s">
+        <v>535</v>
+      </c>
+      <c r="D307" s="11">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="5">
+        <v>5</v>
+      </c>
+      <c r="B308" s="9" t="s">
+        <v>536</v>
+      </c>
+      <c r="C308" s="7" t="s">
+        <v>537</v>
+      </c>
+      <c r="D308" s="11">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="5">
+        <v>6</v>
+      </c>
+      <c r="B309" s="9" t="s">
+        <v>538</v>
+      </c>
+      <c r="C309" s="7" t="s">
+        <v>539</v>
+      </c>
+      <c r="D309" s="11">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="5">
+        <v>7</v>
+      </c>
+      <c r="B310" s="9" t="s">
+        <v>540</v>
+      </c>
+      <c r="C310" s="7" t="s">
+        <v>541</v>
+      </c>
+      <c r="D310" s="11">
         <v>1359</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="5">
+        <v>8</v>
+      </c>
+      <c r="B311" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="C311" s="7" t="s">
+        <v>543</v>
+      </c>
+      <c r="D311" s="11">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="5">
+        <v>9</v>
+      </c>
+      <c r="B312" s="9" t="s">
+        <v>544</v>
+      </c>
+      <c r="C312" s="7" t="s">
+        <v>545</v>
+      </c>
+      <c r="D312" s="11">
+        <v>5059</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="5">
+        <v>10</v>
+      </c>
+      <c r="B313" s="9" t="s">
+        <v>546</v>
+      </c>
+      <c r="C313" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="D313" s="11">
+        <v>6509</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D274"/>
+  <autoFilter ref="B6:D312"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A29:D29"/>
-    <mergeCell ref="A38:D38"/>
-[...8 lines deleted...]
-    <mergeCell ref="A158:D158"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="A71:D71"/>
+    <mergeCell ref="A84:D84"/>
+    <mergeCell ref="A101:D101"/>
+    <mergeCell ref="A125:D125"/>
+    <mergeCell ref="A134:D134"/>
+    <mergeCell ref="A149:D149"/>
+    <mergeCell ref="A161:D161"/>
     <mergeCell ref="A177:D177"/>
-    <mergeCell ref="A191:D191"/>
     <mergeCell ref="A200:D200"/>
-    <mergeCell ref="A207:D207"/>
-[...7 lines deleted...]
-    <mergeCell ref="A267:D267"/>
+    <mergeCell ref="A214:D214"/>
+    <mergeCell ref="A226:D226"/>
+    <mergeCell ref="A233:D233"/>
+    <mergeCell ref="A242:D242"/>
+    <mergeCell ref="A251:D251"/>
+    <mergeCell ref="A255:D255"/>
+    <mergeCell ref="A260:D260"/>
+    <mergeCell ref="A266:D266"/>
+    <mergeCell ref="A278:D278"/>
+    <mergeCell ref="A290:D290"/>
+    <mergeCell ref="A302:D302"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="C40" r:id="rId_hyperlink_27"/>
-[...1 lines deleted...]
-    <hyperlink ref="C42" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_39"/>
-    <hyperlink ref="C55" r:id="rId_hyperlink_40"/>
-[...1 lines deleted...]
-    <hyperlink ref="C57" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_52"/>
-    <hyperlink ref="C70" r:id="rId_hyperlink_53"/>
-[...1 lines deleted...]
-    <hyperlink ref="C72" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_63"/>
-    <hyperlink ref="C83" r:id="rId_hyperlink_64"/>
-[...1 lines deleted...]
-    <hyperlink ref="C85" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_76"/>
-    <hyperlink ref="C98" r:id="rId_hyperlink_77"/>
-[...3 lines deleted...]
-    <hyperlink ref="C102" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_92"/>
-    <hyperlink ref="C116" r:id="rId_hyperlink_93"/>
-[...126 lines deleted...]
-    <hyperlink ref="C275" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="C114" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C115" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C116" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C117" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C118" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C119" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C120" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C121" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C122" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C123" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C127" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C128" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C136" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C137" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C138" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C139" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C155" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C159" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C180" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="C189" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="C191" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C192" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="C193" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="C194" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="C195" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C196" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C197" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C199" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C202" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C203" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C204" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="C207" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C208" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C209" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C212" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C216" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="C217" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C218" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C219" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C220" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="C221" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="C222" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="C223" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="C224" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="C225" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="C228" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="C235" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C236" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="C237" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="C238" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="C244" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="C245" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="C246" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="C247" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="C248" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="C253" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="C254" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="C257" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="C258" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="C259" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="C262" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="C263" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="C264" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="C265" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="C268" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="C269" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="C270" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="C271" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="C272" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="C273" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="C274" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="C275" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="C276" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="C277" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="C280" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="C281" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="C282" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="C283" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="C284" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="C285" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="C286" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="C287" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="C288" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="C289" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C292" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="C293" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="C294" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="C295" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="C296" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="C297" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="C298" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="C299" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="C300" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="C301" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="C304" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="C305" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="C306" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="C307" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="C308" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="C309" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="C310" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="C311" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="C312" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="C313" r:id="rId_hyperlink_258"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>