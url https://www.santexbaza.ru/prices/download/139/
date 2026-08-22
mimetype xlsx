--- v0 (2026-05-09)
+++ v1 (2026-08-22)
@@ -49,54 +49,54 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>160011</t>
   </si>
   <si>
     <t>Муфта соединительная Rehau rautitan 16 РХ</t>
   </si>
   <si>
     <t>377712</t>
   </si>
   <si>
     <t>Муфта соединительная Rehau rautitan PLATINUM 16</t>
   </si>
   <si>
-    <t>12502773002</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Муфта соединительная Rehau THERM S 17 </t>
+    <t>12502771002</t>
+  </si>
+  <si>
+    <t>Муфта соединительная Rehau RAUTHERM S 17</t>
   </si>
   <si>
     <t>160012</t>
   </si>
   <si>
     <t>Муфта соединительная Rehau rautitan 20 РХ</t>
   </si>
   <si>
     <t>377713</t>
   </si>
   <si>
     <t>Муфта соединительная Rehau rautitan PLATINUM 20</t>
   </si>
   <si>
     <t>160013</t>
   </si>
   <si>
     <t>Муфта соединительная Rehau rautitan 25 РХ</t>
   </si>
   <si>
     <t>377714</t>
   </si>
   <si>
     <t>Муфта соединительная Rehau rautitan PLATINUM 25</t>
   </si>
@@ -524,51 +524,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-16-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautherm-s-17-/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-20-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-25-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-32-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-40-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-63-mx/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-16-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautherm-s-17/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-20-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-25-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-32-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-platinum-32/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-40-rh/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-50-mx/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/mufty-soedinitelnye-rehau/mufta-soedinitelnaya-rehau-rautitan-63-mx/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -623,51 +623,51 @@
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
         <v>732</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>370</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
         <v>739</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>