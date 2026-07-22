--- v0 (2026-05-26)
+++ v1 (2026-07-22)
@@ -727,65 +727,65 @@
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
         <v>1982</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>2116</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>3383</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
         <v>5455</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>