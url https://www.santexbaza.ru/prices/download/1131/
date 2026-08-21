--- v0 (2026-05-16)
+++ v1 (2026-08-21)
@@ -37,171 +37,171 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Rommer</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
-    <t>RBV-0003-0110215</t>
+    <t>RBV-0003-2110215</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1/2" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0003-0110220</t>
+    <t>RBV-0003-2110220</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 3/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0003-0110225</t>
+    <t>RBV-0003-2110225</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0003-0110232</t>
+    <t>RBV-0003-2110232</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1 1/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0001-0110332</t>
+    <t>RBV-0001-2110332</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1 1/4" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0001-0110340</t>
+    <t>RBV-0001-2110340</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 1 1/2" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0001-0110350</t>
+    <t xml:space="preserve">	RBV-0001-2110350</t>
   </si>
   <si>
     <t>Кран шаровой ВР/ВР 2" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0004-0210215</t>
+    <t>RBV-0004-2210215</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1/2" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0004-0210220</t>
+    <t>RBV-0004-2210220</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 3/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0004-0210225</t>
+    <t>RBV-0004-2210225</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0002-0210332</t>
+    <t>RBV-0002-2210332</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1 1/4" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0002-0210340</t>
+    <t>RBV-0002-2210340</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 1 1/2" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0002-0210350</t>
+    <t>RBV-0002-2210350</t>
   </si>
   <si>
     <t>Кран шаровой ВР/НР 2" ручка Rommer</t>
   </si>
   <si>
-    <t>RBV-0007-0410215</t>
+    <t>RBV-0007-2410215</t>
   </si>
   <si>
     <t>Кран шаровой НР/НР 1/2" бабочка Rommer</t>
   </si>
   <si>
     <t>RBV-0007-0410220</t>
   </si>
   <si>
     <t>Кран шаровой НР/НР 3/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0007-0410225</t>
+    <t>RBV-0007-2410225</t>
   </si>
   <si>
     <t>Кран шаровой НР/НР 1" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0007-0410232</t>
+    <t>RBV-0007-2410232</t>
   </si>
   <si>
     <t>Кран шаровой НР/НР 1 1/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0005-0510215</t>
+    <t>RBV-0005-2510215</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном ВР/НР 1/2" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0005-0510220</t>
+    <t>RBV-0005-2510220</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном ВР/НР 3/4" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0005-0510225</t>
+    <t xml:space="preserve">	RBV-0005-2510225</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном ВР/НР 1" бабочка Rommer</t>
   </si>
   <si>
-    <t>RBV-0005-0510232</t>
+    <t>RBV-0005-2510232</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном ВР/НР 1 1/4" бабочка Rommer</t>
   </si>
   <si>
     <t>RBV-0006-2610215</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном угловой ВР/НР 1/2" бабочка Rommer</t>
   </si>
   <si>
     <t>RBV-0006-2610220</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном угловой ВР/НР 3/4" бабочка Rommer</t>
   </si>
   <si>
     <t>RBV-0006-2610225</t>
   </si>
   <si>
     <t>Кран шаровой со сгоном угловой ВР/НР 1" бабочка Rommer</t>
   </si>
 </sst>
 </file>
 
@@ -667,331 +667,331 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>253</v>
+        <v>310</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>397</v>
+        <v>487</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>775</v>
+        <v>950</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>1226</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>1268</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>1984</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>3064</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>266</v>
+        <v>311</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>425</v>
+        <v>497</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>841</v>
+        <v>983</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>1500</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>2259</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>3352</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>280</v>
+        <v>327</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
         <v>448</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>886</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>1377</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>358</v>
+        <v>440</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>576</v>
+        <v>708</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>1234</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>1868</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
         <v>468</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>