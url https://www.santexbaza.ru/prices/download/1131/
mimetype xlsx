--- v1 (2026-08-21)
+++ v2 (2026-10-06)
@@ -667,373 +667,373 @@
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4">
         <v>1</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="10">
-        <v>310</v>
+        <v>369</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="4">
         <v>2</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="10">
-        <v>487</v>
+        <v>579</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="4">
         <v>3</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="10">
-        <v>950</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="4">
         <v>4</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="10">
-        <v>1432</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="4">
         <v>5</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="10">
-        <v>1468</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="4">
         <v>6</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="10">
-        <v>2316</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4">
         <v>7</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="10">
-        <v>3577</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="4">
         <v>8</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="10">
-        <v>311</v>
+        <v>387</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="4">
         <v>9</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="10">
-        <v>497</v>
+        <v>619</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="4">
         <v>10</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="10">
-        <v>983</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="4">
         <v>11</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="10">
-        <v>1751</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="4">
         <v>12</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="10">
-        <v>2637</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4">
         <v>13</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="10">
-        <v>3914</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="4">
         <v>14</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="10">
-        <v>327</v>
+        <v>407</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="4">
         <v>15</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="10">
-        <v>448</v>
+        <v>652</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="4">
         <v>16</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="10">
-        <v>1034</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="4">
         <v>17</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="10">
-        <v>1608</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="4">
         <v>18</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="10">
-        <v>440</v>
+        <v>549</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="4">
         <v>19</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="10">
-        <v>708</v>
+        <v>882</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="4">
         <v>20</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="10">
-        <v>1517</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4">
         <v>21</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D27" s="10">
-        <v>2296</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="4">
         <v>22</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D28" s="10">
-        <v>468</v>
+        <v>583</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="4">
         <v>23</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>52</v>
       </c>
       <c r="D29" s="10">
-        <v>784</v>
+        <v>978</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="4">
         <v>24</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D30" s="10">
-        <v>1782</v>
+        <v>2223</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="B6:D29"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_14"/>