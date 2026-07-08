--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -1501,79 +1501,79 @@
     <row r="24" spans="1:4">
       <c r="A24" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D24" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>1</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="11">
-        <v>4909</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
         <v>2</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="11">
-        <v>7295</v>
+        <v>7063</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
         <v>3</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="11">
-        <v>9605</v>
+        <v>9299</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
         <v>4</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D28" s="11">
         <v>3198</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
         <v>5</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>45</v>
@@ -1895,919 +1895,919 @@
     <row r="53" spans="1:4">
       <c r="A53" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D53" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
         <v>1</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D54" s="11">
-        <v>2835</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
         <v>2</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D55" s="11">
-        <v>4008</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
         <v>3</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D56" s="11">
-        <v>5256</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="5">
         <v>4</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>95</v>
       </c>
       <c r="D57" s="11">
-        <v>3256</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="5">
         <v>5</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>97</v>
       </c>
       <c r="D58" s="11">
-        <v>4445</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
         <v>6</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>99</v>
       </c>
       <c r="D59" s="11">
-        <v>5906</v>
+        <v>5893</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
         <v>7</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>101</v>
       </c>
       <c r="D60" s="11">
-        <v>3284</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>8</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D61" s="11">
-        <v>4513</v>
+        <v>4505</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>9</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D62" s="11">
-        <v>5963</v>
+        <v>5981</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>10</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D63" s="11">
-        <v>2781</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>11</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D64" s="11">
-        <v>3194</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>12</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D65" s="11">
-        <v>3857</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>13</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="11">
-        <v>4338</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>14</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D67" s="11">
-        <v>5112</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>15</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D68" s="11">
-        <v>5740</v>
+        <v>5617</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
         <v>16</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D69" s="11">
-        <v>3042</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
         <v>17</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D70" s="11">
-        <v>4473</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
         <v>18</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>123</v>
       </c>
       <c r="D71" s="11">
-        <v>5886</v>
+        <v>5760</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
         <v>19</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>124</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D72" s="11">
-        <v>8127</v>
+        <v>7952</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
         <v>20</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D73" s="11">
-        <v>8091</v>
+        <v>7917</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
         <v>21</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D74" s="11">
-        <v>4477</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
         <v>22</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D75" s="11">
-        <v>6712</v>
+        <v>6567</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
         <v>23</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D76" s="11">
-        <v>8386</v>
+        <v>8206</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
         <v>24</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D77" s="11">
-        <v>8825</v>
+        <v>8636</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
         <v>25</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D78" s="11">
-        <v>11693</v>
+        <v>11442</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
         <v>26</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D79" s="11">
-        <v>11637</v>
+        <v>11387</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
         <v>27</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>140</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D80" s="11">
-        <v>2897</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
         <v>28</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>142</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D81" s="11">
-        <v>3049</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
         <v>29</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D82" s="11">
-        <v>4413</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
         <v>30</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>146</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D83" s="11">
-        <v>4796</v>
+        <v>4693</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
         <v>31</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>148</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D84" s="11">
-        <v>5997</v>
+        <v>5868</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
         <v>32</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>150</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D85" s="11">
-        <v>8183</v>
+        <v>8007</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
         <v>33</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D86" s="11">
-        <v>4230</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
         <v>34</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>154</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>155</v>
       </c>
       <c r="D87" s="11">
-        <v>4421</v>
+        <v>4326</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
         <v>35</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>156</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>157</v>
       </c>
       <c r="D88" s="11">
-        <v>6539</v>
+        <v>6398</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
         <v>36</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>158</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>159</v>
       </c>
       <c r="D89" s="11">
-        <v>6871</v>
+        <v>6723</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
         <v>37</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>160</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>161</v>
       </c>
       <c r="D90" s="11">
-        <v>8956</v>
+        <v>8763</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
         <v>38</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>163</v>
       </c>
       <c r="D91" s="11">
-        <v>12003</v>
+        <v>11745</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
         <v>39</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>164</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>165</v>
       </c>
       <c r="D92" s="11">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
         <v>40</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>166</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>167</v>
       </c>
       <c r="D93" s="11">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
         <v>41</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>169</v>
       </c>
       <c r="D94" s="11">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
         <v>42</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>171</v>
       </c>
       <c r="D95" s="11">
-        <v>437</v>
+        <v>428</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
         <v>43</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>172</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>173</v>
       </c>
       <c r="D96" s="11">
-        <v>561</v>
+        <v>549</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
         <v>44</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>175</v>
       </c>
       <c r="D97" s="11">
-        <v>561</v>
+        <v>549</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
         <v>45</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>177</v>
       </c>
       <c r="D98" s="11">
-        <v>189</v>
+        <v>185</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
         <v>46</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>178</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>179</v>
       </c>
       <c r="D99" s="11">
-        <v>283</v>
+        <v>277</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
         <v>47</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>180</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>181</v>
       </c>
       <c r="D100" s="11">
-        <v>394</v>
+        <v>385</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
         <v>48</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>183</v>
       </c>
       <c r="D101" s="11">
-        <v>332</v>
+        <v>325</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
         <v>49</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>184</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>185</v>
       </c>
       <c r="D102" s="11">
-        <v>391</v>
+        <v>383</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
         <v>50</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>186</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>187</v>
       </c>
       <c r="D103" s="11">
-        <v>490</v>
+        <v>455</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
         <v>51</v>
       </c>
       <c r="B104" s="9" t="s">
         <v>188</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>189</v>
       </c>
       <c r="D104" s="11">
-        <v>526</v>
+        <v>514</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
         <v>52</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>190</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>191</v>
       </c>
       <c r="D105" s="11">
-        <v>3593</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
         <v>53</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>192</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="11">
-        <v>379</v>
+        <v>371</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
         <v>54</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>194</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="11">
-        <v>502</v>
+        <v>491</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
         <v>55</v>
       </c>
       <c r="B108" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="11">
-        <v>391</v>
+        <v>383</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
         <v>56</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>198</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="11">
-        <v>442</v>
+        <v>432</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
         <v>57</v>
       </c>
       <c r="B110" s="9" t="s">
         <v>200</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>201</v>
       </c>
       <c r="D110" s="11">
-        <v>547</v>
+        <v>535</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
         <v>58</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>202</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>203</v>
       </c>
       <c r="D111" s="11">
-        <v>710</v>
+        <v>695</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
         <v>59</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>204</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="11">
-        <v>633</v>
+        <v>618</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
         <v>60</v>
       </c>
       <c r="B113" s="9" t="s">
         <v>206</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>207</v>
       </c>
       <c r="D113" s="11">
-        <v>867</v>
+        <v>849</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
         <v>61</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>208</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>209</v>
       </c>
       <c r="D114" s="11">
-        <v>956</v>
+        <v>935</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
         <v>62</v>
       </c>
       <c r="B115" s="9" t="s">
         <v>210</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>211</v>
       </c>
       <c r="D115" s="11">
-        <v>940</v>
+        <v>919</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
         <v>63</v>
       </c>
       <c r="B116" s="9" t="s">
         <v>212</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>213</v>
       </c>
       <c r="D116" s="11">
-        <v>1125</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="3" t="s">
         <v>214</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="7"/>
       <c r="D117" s="11"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D118" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:4">
@@ -2989,65 +2989,65 @@
     <row r="132" spans="1:4">
       <c r="A132" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B132" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D132" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
         <v>1</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D133" s="11">
-        <v>780</v>
+        <v>763</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
         <v>2</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D134" s="11">
-        <v>796</v>
+        <v>779</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
         <v>3</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D135" s="11">
         <v>1600</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
         <v>4</v>
       </c>
       <c r="B136" s="9"/>
       <c r="C136" s="7" t="s">
         <v>246</v>
       </c>
       <c r="D136" s="11">