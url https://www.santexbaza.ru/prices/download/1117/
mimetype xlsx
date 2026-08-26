--- v1 (2026-07-08)
+++ v2 (2026-08-26)
@@ -7,81 +7,102 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$139</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$144</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Коллекторы для водоснабжения</t>
   </si>
   <si>
+    <t>Коллекторы Uni-Fitt</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>Артикул</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>Цена (руб.)</t>
+  </si>
+  <si>
+    <t>407C3320</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 3/4"-3/4" EK с 2 отводами Uni-Fitt Под евроконус</t>
+  </si>
+  <si>
+    <t>407C3330</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 3/4"-3/4" EK с 3 отводами Uni-Fitt Под евроконус</t>
+  </si>
+  <si>
+    <t>407C3340</t>
+  </si>
+  <si>
+    <t>Регулирующий коллектор 3/4"-3/4" EK с 4 отводами Uni-Fitt Под евроконус</t>
+  </si>
+  <si>
     <t>Коллекторы Elsen</t>
-  </si>
-[...10 lines deleted...]
-    <t>Цена (руб.)</t>
   </si>
   <si>
     <t>EMW01.02T</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-3/4" EK с 2 отводами Elsen Под евроконус</t>
   </si>
   <si>
     <t>EMW01.03T</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-3/4" EK с 3 отводами Elsen Под евроконус</t>
   </si>
   <si>
     <t>EMW01.04T</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-3/4" EK с 4 отводами Elsen Под евроконус</t>
   </si>
   <si>
     <t>EMW03.02T</t>
   </si>
   <si>
     <t>Регулирующий коллектор 3/4"-1/2" НР ПУ с 2 отводами Elsen Под евроконус</t>
   </si>
@@ -1196,62 +1217,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-2-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-4-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-2-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-3-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-4-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-2-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-3-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-4-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-2-otvodami-stout/?sku=13694" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-yek-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-2-otvodami-stout/?sku=13699" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-34-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-3-otvodami-stout/?sku=13701" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-3-otvodami-stout/?sku=13705" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1--34-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-4-otvodami-stout/?sku=13710" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-yek-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-4-otvodami-stout/?sku=13715" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-34-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-34-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-34-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-34-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-12x16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-34x16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-34x20x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-FAR-dlya-plastikovykh-trub-12-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-FAR-dlya-plastikovykh-trub-34-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-dlya-plastikovykh-trub-34-20x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-12-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-34-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-1-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-34-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-1-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34-nr-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1-nr-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-kontsevoy-dlya-kollektorov-s-vozdukhootvodchikom-i-slivnym-kranom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34kh12-nr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1kh12-nr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-uglovoy-khromirovannyy-dlya-kollektorov-far-34kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-uglovoy-khromirovannyy-dlya-kollektorov-far-1kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-12nr-kh-12vr-kh-12nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-34vr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-1vr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-34nr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-1nr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-2-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-3-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-2-vykhoda-1kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-3-vykhoda-1kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-2-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-3-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-4-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-2-vykhoda-1-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-3-vykhoda-1kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-4-vykhoda-1kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-regulirovochnymi-ventilyami-na-2-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-regulirovochnymi-ventilyami-na-3-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kronshteyny-dlya-kollektora/kronshteyn-far-dlya-kollektorov-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kronshteyny-dlya-kollektora/kronshteyn-far-dlya-kollektorov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-dlya-kollektora-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-dlya-kollektora-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-far-34-lik-lik/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-far-1-lik-lik/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-uni-fitt/reguliruyushchiy-kollektor-34-34-ek-s-2-otvodami-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-uni-fitt/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-uni-fitt/reguliruyushchiy-kollektor-34-34-ek-s-4-otvodami-uni-fitt/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-2-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-34-ek-s-4-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-2-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-3-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-elsen/reguliruyushchiy-kollektor-34-12-nr-pu-s-4-otvodami-elsen/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-2-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-3-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/grebenka-iz-nerzhaveyushchey-stali-multidis-r-34-na-4-kontura-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/kontsevoy-element-g-1-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-2-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-3-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/prokhodnoy-element-1kh34-4-otvoda-oventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-2-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-3-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/kollektor-raspredelitelnyy-dlya-vodosnabzheniya-rekhau/reguliruyushchiy-kollektor-s-plavnoy-regulirovkoy-g34-4-otvoda-g34-ek-rekhau/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-2-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-rehau-rautitan/grebyonka-raspredelitelnaya-rehau/grebenka-raspredelitelnaya-rehau-na-3-truby-rrp-34-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-2-otvodami-stout/?sku=13694" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-yek-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-2-otvodami-stout/?sku=13699" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-34-s-2-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-3-otvodami-stout/?sku=13701" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-ek-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-3-otvodami-stout/?sku=13705" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1--34-s-3-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-12-s-4-otvodami-stout/?sku=13710" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-34-34-yek-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-12-s-4-otvodami-stout/?sku=13715" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-stout/reguliruyushchiy-kollektor-1-34-s-4-otvodami-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-34-12-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-12-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-far-vr-nr-1-34-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-34-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/reguliruyushchiy-kollektor-m24x19-far-vr-nr-1-s-4-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-34-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-vr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-34-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-vr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-34-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-nr-s-2-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-34-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-34-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-14-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-1-12-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/prokhodnoy-kollektor-far-2-1-nr-s-3-otvodami/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-12x16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-34x16x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-far-dlya-metalloplastikovykh-trub-34x20x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-FAR-dlya-plastikovykh-trub-12-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-FAR-dlya-plastikovykh-trub-34-16x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/kontsovka-dlya-plastikovykh-trub-34-20x22/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-12-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-34-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-1-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-34-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/zaglushka-far-dlya-kollektorov-1-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34-nr-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1-nr-nr/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-kontsevoy-dlya-kollektorov-s-vozdukhootvodchikom-i-slivnym-kranom-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-34kh12-nr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-khromirovannyy-dlya-kollektorov-far-1kh12-nr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-uglovoy-khromirovannyy-dlya-kollektorov-far-34kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/perekhodnik-uglovoy-khromirovannyy-dlya-kollektorov-far-1kh12-vr-vr/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-12nr-kh-12vr-kh-12nr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-34vr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-1vr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-34nr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-far/troynik-khromirovannyy-1nr-kh-12vr-kh-12vr-far/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-2-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-3-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-2-vykhoda-1kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-sharovymi-kranami-na-3-vykhoda-1kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-2-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-3-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-4-vykhoda-34kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-2-vykhoda-1-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-3-vykhoda-1kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-na-4-vykhoda-1kh34-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-regulirovochnymi-ventilyami-na-2-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kollektory-tiemme/kollektor-raspredelitelnyy-s-regulirovochnymi-ventilyami-na-3-vykhoda-34kh12-tiemme/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kronshteyny-dlya-kollektora/kronshteyn-far-dlya-kollektorov-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/kollektory-dlya-vodosnabzheniya/kronshteyny-dlya-kollektora/kronshteyn-far-dlya-kollektorov-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/raspredelitelnye-kollektory-oventrop/krepezhnye-khomuty-dlya-grebenki-ventrop/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-dlya-kollektora-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-dlya-kollektora-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-34/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-far-34-lik-lik/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kollektory-oventrop-rehau-far-tiemme/komplektuyushchie-k-kollektoram/kronshteyny-dlya-kollektorov/kronshteyn-na-montazhnuyu-shinu-dlya-kollektora-far-1-lik-lik/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D140"/>
+  <dimension ref="A1:D145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D140" sqref="D140"/>
+      <selection activeCell="D145" sqref="D145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1275,1992 +1296,2060 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>2950</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>4250</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>5560</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="5">
+      <c r="A11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="11"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="5">
+      <c r="B12" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...6 lines deleted...]
-        <v>4270</v>
+      <c r="C12" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B13" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="11">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="5">
+        <v>2</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="D14" s="11">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="5">
+        <v>3</v>
+      </c>
+      <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="11">
-[...4 lines deleted...]
-      <c r="A14" s="3" t="s">
+      <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D15" s="11">
+        <v>5560</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="11">
-        <v>6832</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="11">
-        <v>9516</v>
+        <v>4270</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="11">
-        <v>12078</v>
+        <v>5520</v>
       </c>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="5">
+      <c r="A19" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="6"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="11"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B19" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A20" s="5">
+      <c r="B20" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B20" s="9" t="s">
-[...6 lines deleted...]
-        <v>2046</v>
+      <c r="C20" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D21" s="11">
-        <v>4146</v>
+        <v>6832</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B22" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="11">
+        <v>9516</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5">
+        <v>3</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="D23" s="11">
+        <v>12078</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="5">
+        <v>4</v>
+      </c>
+      <c r="B24" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="D22" s="11">
-[...4 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="C24" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="B23" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D24" s="11">
+        <v>4617</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="11">
-        <v>4753</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="11">
-        <v>7063</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D27" s="11">
-        <v>9299</v>
+        <v>4009.36</v>
       </c>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="5">
+      <c r="A28" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="6"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="11"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A29" s="5">
+      <c r="B29" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="9" t="s">
-[...6 lines deleted...]
-        <v>3642</v>
+      <c r="C29" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D30" s="11">
-        <v>3704</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B31" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="11">
+        <v>7063</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="5">
+        <v>3</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="C32" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="C31" s="7" t="s">
+      <c r="D32" s="11">
+        <v>9299</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="5">
+        <v>4</v>
+      </c>
+      <c r="B33" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="D31" s="11">
-[...4 lines deleted...]
-      <c r="A32" s="3" t="s">
+      <c r="C33" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B32" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D33" s="11">
+        <v>3198</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D34" s="11">
-        <v>1746</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D35" s="11">
-        <v>1823</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D36" s="11">
-        <v>1962</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="37" spans="1:4">
-      <c r="A37" s="5">
+      <c r="A37" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="11"/>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B37" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A38" s="5">
+      <c r="B38" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B38" s="9" t="s">
-[...6 lines deleted...]
-        <v>2028</v>
+      <c r="C38" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D39" s="11">
-        <v>2043</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="D40" s="11">
-        <v>2522</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="D41" s="11">
-        <v>2552</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="D42" s="11">
-        <v>2735</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D43" s="11">
-        <v>2811</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D44" s="11">
-        <v>2887</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D45" s="11">
-        <v>2962</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D46" s="11">
-        <v>3502</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D47" s="11">
-        <v>3532</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D48" s="11">
-        <v>3686</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D49" s="11">
-        <v>3722</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D50" s="11">
-        <v>3799</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B51" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="D51" s="11">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="5">
+        <v>14</v>
+      </c>
+      <c r="B52" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C52" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="C51" s="7" t="s">
+      <c r="D52" s="11">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="5">
+        <v>15</v>
+      </c>
+      <c r="B53" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="D51" s="11">
-[...4 lines deleted...]
-      <c r="A52" s="3" t="s">
+      <c r="C53" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="B52" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D53" s="11">
+        <v>3686</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>89</v>
       </c>
       <c r="D54" s="11">
-        <v>2827</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D55" s="11">
-        <v>4000</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>93</v>
       </c>
       <c r="D56" s="11">
-        <v>5253</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="57" spans="1:4">
-      <c r="A57" s="5">
+      <c r="A57" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B57" s="6"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="11"/>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B57" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A58" s="5">
+      <c r="B58" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B58" s="9" t="s">
-[...6 lines deleted...]
-        <v>4434</v>
+      <c r="C58" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="D59" s="11">
-        <v>5893</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D60" s="11">
-        <v>3273</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="D61" s="11">
-        <v>4505</v>
+        <v>5253</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D62" s="11">
-        <v>5981</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="D63" s="11">
-        <v>2721</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D64" s="11">
-        <v>3125</v>
+        <v>5893</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D65" s="11">
-        <v>3774</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="D66" s="11">
-        <v>4245</v>
+        <v>4505</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="D67" s="11">
-        <v>5002</v>
+        <v>5981</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D68" s="11">
-        <v>5617</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="D69" s="11">
-        <v>2976</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D70" s="11">
-        <v>4376</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="5">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D71" s="11">
-        <v>5760</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="5">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D72" s="11">
-        <v>7952</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="D73" s="11">
-        <v>7917</v>
+        <v>5617</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D74" s="11">
-        <v>4381</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D75" s="11">
-        <v>6567</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D76" s="11">
-        <v>8206</v>
+        <v>5760</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D77" s="11">
-        <v>8636</v>
+        <v>7952</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D78" s="11">
-        <v>11442</v>
+        <v>7917</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D79" s="11">
-        <v>11387</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="5">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D80" s="11">
-        <v>2835</v>
+        <v>6567</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="5">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D81" s="11">
-        <v>2984</v>
+        <v>8206</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="5">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D82" s="11">
-        <v>4318</v>
+        <v>8636</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D83" s="11">
-        <v>4693</v>
+        <v>11442</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D84" s="11">
-        <v>5868</v>
+        <v>11387</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D85" s="11">
-        <v>8007</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D86" s="11">
-        <v>4139</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D87" s="11">
-        <v>4326</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="5">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D88" s="11">
-        <v>6398</v>
+        <v>4693</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="5">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D89" s="11">
-        <v>6723</v>
+        <v>5868</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D90" s="11">
-        <v>8763</v>
+        <v>8007</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D91" s="11">
-        <v>11745</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D92" s="11">
-        <v>428</v>
+        <v>4326</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D93" s="11">
-        <v>535</v>
+        <v>6398</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="5">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="D94" s="11">
-        <v>535</v>
+        <v>6723</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="5">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="D95" s="11">
-        <v>428</v>
+        <v>8763</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="5">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="D96" s="11">
-        <v>549</v>
+        <v>11745</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="5">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B97" s="9" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="D97" s="11">
-        <v>549</v>
+        <v>428</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="D98" s="11">
-        <v>185</v>
+        <v>535</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D99" s="11">
-        <v>277</v>
+        <v>535</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="D100" s="11">
-        <v>385</v>
+        <v>428</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D101" s="11">
-        <v>325</v>
+        <v>549</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="5">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D102" s="11">
-        <v>383</v>
+        <v>549</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="5">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B103" s="9" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="D103" s="11">
-        <v>455</v>
+        <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D104" s="11">
-        <v>514</v>
+        <v>277</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="5">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="D105" s="11">
-        <v>3516</v>
+        <v>385</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="5">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B106" s="9" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D106" s="11">
-        <v>371</v>
+        <v>325</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B107" s="9" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D107" s="11">
-        <v>491</v>
+        <v>383</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D108" s="11">
-        <v>383</v>
+        <v>455</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="5">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D109" s="11">
-        <v>432</v>
+        <v>514</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="5">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D110" s="11">
-        <v>535</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="D111" s="11">
-        <v>695</v>
+        <v>371</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D112" s="11">
-        <v>618</v>
+        <v>491</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="5">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D113" s="11">
-        <v>849</v>
+        <v>383</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="5">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="D114" s="11">
-        <v>935</v>
+        <v>432</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D115" s="11">
-        <v>919</v>
+        <v>535</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B116" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="C116" s="7" t="s">
+        <v>210</v>
+      </c>
+      <c r="D116" s="11">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="5">
+        <v>59</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="C117" s="7" t="s">
         <v>212</v>
       </c>
-      <c r="C116" s="7" t="s">
+      <c r="D117" s="11">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="5">
+        <v>60</v>
+      </c>
+      <c r="B118" s="9" t="s">
         <v>213</v>
       </c>
-      <c r="D116" s="11">
-[...4 lines deleted...]
-      <c r="A117" s="3" t="s">
+      <c r="C118" s="7" t="s">
         <v>214</v>
       </c>
-      <c r="B117" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D118" s="11">
+        <v>849</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
-        <v>1</v>
+        <v>61</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>215</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D119" s="11">
-        <v>2485.84</v>
+        <v>935</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
-        <v>2</v>
+        <v>62</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>217</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D120" s="11">
-        <v>3575.12</v>
+        <v>919</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="5">
-        <v>3</v>
+        <v>63</v>
       </c>
       <c r="B121" s="9" t="s">
         <v>219</v>
       </c>
       <c r="C121" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D121" s="11">
-        <v>2894.32</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="122" spans="1:4">
-      <c r="A122" s="5">
+      <c r="A122" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B122" s="6"/>
+      <c r="C122" s="7"/>
+      <c r="D122" s="11"/>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B122" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A123" s="5">
+      <c r="B123" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B123" s="9" t="s">
-[...6 lines deleted...]
-        <v>2882.36</v>
+      <c r="C123" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B124" s="9" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D124" s="11">
-        <v>3828.12</v>
+        <v>2485.84</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="D125" s="11">
-        <v>4993.76</v>
+        <v>3575.12</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B126" s="9" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="D126" s="11">
-        <v>3401.24</v>
+        <v>2894.32</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D127" s="11">
-        <v>4638.64</v>
+        <v>4143.68</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="5">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="D128" s="11">
-        <v>6000.24</v>
+        <v>2882.36</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D129" s="11">
-        <v>2320.24</v>
+        <v>3828.12</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B130" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D130" s="11">
+        <v>4993.76</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="5">
+        <v>8</v>
+      </c>
+      <c r="B131" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="C131" s="7" t="s">
         <v>237</v>
       </c>
-      <c r="C130" s="7" t="s">
+      <c r="D131" s="11">
+        <v>3401.24</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="5">
+        <v>9</v>
+      </c>
+      <c r="B132" s="9" t="s">
         <v>238</v>
       </c>
-      <c r="D130" s="11">
-[...4 lines deleted...]
-      <c r="A131" s="3" t="s">
+      <c r="C132" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B131" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D132" s="11">
+        <v>4638.64</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="5">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B133" s="9" t="s">
         <v>240</v>
       </c>
       <c r="C133" s="7" t="s">
         <v>241</v>
       </c>
       <c r="D133" s="11">
-        <v>763</v>
+        <v>6000.24</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="5">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>242</v>
       </c>
       <c r="C134" s="7" t="s">
         <v>243</v>
       </c>
       <c r="D134" s="11">
-        <v>779</v>
+        <v>2320.24</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="B135" s="9" t="s">
         <v>244</v>
       </c>
       <c r="C135" s="7" t="s">
         <v>245</v>
       </c>
       <c r="D135" s="11">
-        <v>1600</v>
+        <v>3044.28</v>
       </c>
     </row>
     <row r="136" spans="1:4">
-      <c r="A136" s="5">
+      <c r="A136" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="B136" s="6"/>
+      <c r="C136" s="7"/>
+      <c r="D136" s="11"/>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B136" s="9"/>
-[...8 lines deleted...]
-      <c r="A137" s="5">
+      <c r="B137" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B137" s="9"/>
-[...4 lines deleted...]
-        <v>820</v>
+      <c r="C137" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D137" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="5">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B138" s="9"/>
+        <v>1</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>247</v>
+      </c>
       <c r="C138" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D138" s="11">
-        <v>350</v>
+        <v>763</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="5">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B139" s="9"/>
+        <v>2</v>
+      </c>
+      <c r="B139" s="9" t="s">
+        <v>249</v>
+      </c>
       <c r="C139" s="7" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D139" s="11">
-        <v>350</v>
+        <v>779</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="5">
+        <v>3</v>
+      </c>
+      <c r="B140" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="C140" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="D140" s="11">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" s="5">
+        <v>4</v>
+      </c>
+      <c r="B141" s="9"/>
+      <c r="C141" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D141" s="11">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="5">
+        <v>5</v>
+      </c>
+      <c r="B142" s="9"/>
+      <c r="C142" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="D142" s="11">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" s="5">
+        <v>6</v>
+      </c>
+      <c r="B143" s="9"/>
+      <c r="C143" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D143" s="11">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="5">
+        <v>7</v>
+      </c>
+      <c r="B144" s="9"/>
+      <c r="C144" s="7" t="s">
+        <v>256</v>
+      </c>
+      <c r="D144" s="11">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" s="5">
         <v>8</v>
       </c>
-      <c r="B140" s="9"/>
-[...3 lines deleted...]
-      <c r="D140" s="11">
+      <c r="B145" s="9"/>
+      <c r="C145" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D145" s="11">
         <v>350</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D139"/>
+  <autoFilter ref="B6:D144"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A14:D14"/>
-[...4 lines deleted...]
-    <mergeCell ref="A131:D131"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A57:D57"/>
+    <mergeCell ref="A122:D122"/>
+    <mergeCell ref="A136:D136"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
-[...1 lines deleted...]
-    <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_9"/>
-    <hyperlink ref="C19" r:id="rId_hyperlink_10"/>
-[...2 lines deleted...]
-    <hyperlink ref="C22" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
-[...2 lines deleted...]
-    <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="C37" r:id="rId_hyperlink_24"/>
-[...13 lines deleted...]
-    <hyperlink ref="C51" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="C57" r:id="rId_hyperlink_42"/>
-[...58 lines deleted...]
-    <hyperlink ref="C116" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C80" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C85" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C91" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C92" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C93" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C94" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C95" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C103" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C104" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C105" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C106" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C107" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C108" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C109" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C110" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C111" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C112" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C113" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C114" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C115" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C116" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C117" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C118" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_104"/>
-    <hyperlink ref="C122" r:id="rId_hyperlink_105"/>
-[...7 lines deleted...]
-    <hyperlink ref="C130" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="C126" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C127" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C128" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_116"/>
-    <hyperlink ref="C136" r:id="rId_hyperlink_117"/>
-[...3 lines deleted...]
-    <hyperlink ref="C140" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C138" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C139" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_124"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>