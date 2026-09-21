--- v0 (2026-05-21)
+++ v1 (2026-09-21)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$78</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$67</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Электрические котлы</t>
   </si>
   <si>
     <t>Котлы электрические OLRUS</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -317,107 +317,50 @@
     <t>Котел электрический Скат 14КE /14</t>
   </si>
   <si>
     <t>0010023650</t>
   </si>
   <si>
     <t>Котел электрический Скат 18КE /14</t>
   </si>
   <si>
     <t>0010023651</t>
   </si>
   <si>
     <t>Котел электрический Скат 21КE /14</t>
   </si>
   <si>
     <t>0010023652</t>
   </si>
   <si>
     <t>Котел электрический Скат 24КE /14</t>
   </si>
   <si>
     <t>0010023653</t>
   </si>
   <si>
     <t>Котел электрический Скат 28КE /14</t>
-  </si>
-[...55 lines deleted...]
-    <t>Котел РусНИТ-236М</t>
   </si>
   <si>
     <t>Электрокотел Vaillant</t>
   </si>
   <si>
     <t>0010023654</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 6/14 Vaillant</t>
   </si>
   <si>
     <t>0010023655</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 9/14 Vaillant</t>
   </si>
   <si>
     <t>0010023656</t>
   </si>
   <si>
     <t>Котел eloBLOCK VE 12/14 Vaillant</t>
   </si>
   <si>
     <t>0010023657</t>
   </si>
@@ -854,62 +797,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-3-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-45-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-6-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-75-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-9-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-12-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-15-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-18-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-24-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-30-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-36-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-48-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-3am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-45am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-6am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-9am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-12am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-15am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-5-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-7-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-9-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-12-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-14-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-18-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-21-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-24-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-27-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-6-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-945-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-12-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-18-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-375-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-6-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-12-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-24-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-elektricheskiy-warmos-start-12-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-elektricheskiy-warmos-start-14-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-6kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-9kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-12kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-14kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-18kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-21kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-24kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-28kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-204m/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-206m/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-209m/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-212m/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-218m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-221m/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-224m/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-230m/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-rusnit/kotel-rusnit-236m/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-6-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-9-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-12-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-14-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-18-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-21-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-24-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-28-vaillant/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-3-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-45-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-6-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-75-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-9-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-12-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-15-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-18-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-24-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-30-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-36-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-48-base-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-3am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-45am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-6am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-9am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-12am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-olrus/kotel-elektricheskiy-evpm-15am-line-olrus/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-5-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-7-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-9-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-12-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-14-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-18-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-21-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-24-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-stout/kotel-elektricheskiy-27-kvt-stout/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-6-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-945-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-12-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-epo-18-evan-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-375-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-6-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-12-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-warmos-iv-24-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-elektricheskiy-warmos-start-12-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-evan/kotel-elektricheskiy-warmos-start-14-evan/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-6kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-9kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-12kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-14kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-18kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-21kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-24kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/kotly-elektricheskie-protherm/kotel-skat-28kr/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-6-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-9-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-12-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-14-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-18-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-21-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-24-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-elektricheskie/elektrokotel-vaillant/kotel-eloblock-ve-28-vaillant/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D79"/>
+  <dimension ref="A1:D68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D79" sqref="D79"/>
+      <selection activeCell="D68" sqref="D68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -933,289 +876,289 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>8500</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>9200</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>9700</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>10350</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="5">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="11">
-        <v>10500</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="5">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="11">
-        <v>12500</v>
+        <v>15500</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11">
-        <v>16650</v>
+        <v>17000</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="11">
-        <v>22000</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="11">
-        <v>25000</v>
+        <v>40000</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="11">
-        <v>27000</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="5">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D18" s="11">
-        <v>35000</v>
+        <v>60000</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="5">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="11">
-        <v>49000</v>
+        <v>65000</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="11">
-        <v>11700</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="11">
-        <v>12250</v>
+        <v>16000</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>37</v>
       </c>
       <c r="D22" s="11">
-        <v>12750</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>39</v>
       </c>
       <c r="D23" s="11">
-        <v>14300</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="5">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>41</v>
       </c>
       <c r="D24" s="11">
-        <v>14600</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="5">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>42</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="11">
-        <v>18650</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B26" s="6"/>
       <c r="C26" s="7"/>
       <c r="D26" s="11"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D27" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:4">
@@ -1651,312 +1594,163 @@
     <row r="60" spans="1:4">
       <c r="A60" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D60" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="5">
         <v>1</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D61" s="11">
-        <v>17705.88</v>
+        <v>108325</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="5">
         <v>2</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D62" s="11">
-        <v>32611.76</v>
+        <v>111101</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
         <v>3</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C63" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D63" s="11">
-        <v>33451.76</v>
+        <v>113733</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
         <v>4</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C64" s="7" t="s">
         <v>109</v>
       </c>
       <c r="D64" s="11">
-        <v>46447.06</v>
+        <v>116214</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="5">
         <v>5</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>111</v>
       </c>
       <c r="D65" s="11">
-        <v>48851.76</v>
+        <v>124242</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="5">
         <v>6</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>112</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>113</v>
       </c>
       <c r="D66" s="11">
-        <v>49345.88</v>
+        <v>128187</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
         <v>7</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>115</v>
       </c>
       <c r="D67" s="11">
-        <v>50647.06</v>
+        <v>132123</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
         <v>8</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>117</v>
       </c>
       <c r="D68" s="11">
-        <v>65108.22</v>
-[...146 lines deleted...]
-      <c r="D79" s="11">
         <v>136065</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D78"/>
+  <autoFilter ref="B6:D67"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="A37:D37"/>
     <mergeCell ref="A49:D49"/>
     <mergeCell ref="A59:D59"/>
-    <mergeCell ref="A70:D70"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_23"/>
@@ -1968,59 +1762,50 @@
     <hyperlink ref="C40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_53"/>
-    <hyperlink ref="C69" r:id="rId_hyperlink_54"/>
-[...7 lines deleted...]
-    <hyperlink ref="C79" r:id="rId_hyperlink_62"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>