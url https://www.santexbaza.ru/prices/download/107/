--- v0 (2026-05-11)
+++ v1 (2026-07-27)
@@ -7,251 +7,176 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$105</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$92</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Газовые котлы</t>
   </si>
   <si>
+    <t>De Dietrich</t>
+  </si>
+  <si>
+    <t>№</t>
+  </si>
+  <si>
+    <t>Артикул</t>
+  </si>
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>Цена (руб.)</t>
+  </si>
+  <si>
+    <t>7792971</t>
+  </si>
+  <si>
+    <t>Котел настенный конденсационный EVODENS AMC 35 Diematic Evolution De Dietrich</t>
+  </si>
+  <si>
     <t>Haier</t>
   </si>
   <si>
     <t>Настенный газовый котел Urban Haier</t>
   </si>
   <si>
-    <t>№</t>
-[...10 lines deleted...]
-  <si>
     <t>GE0Q6QE09RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный Urban 2.10 Ti 10 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q6PE09RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный Urban 2.14 Ti 14 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q6RE09RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный Urban 2.18 Ti 18 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q6NE09RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный Urban 2.24 Ti 24 кВт Haier</t>
   </si>
   <si>
-    <t>Настенный газовый котел ProLine Haier</t>
-[...37 lines deleted...]
-  <si>
     <t>Настенный газовый котел TechLine Haier</t>
   </si>
   <si>
     <t>GE0Q6FE08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.14 Ti 14 кВт Haier</t>
   </si>
   <si>
-    <t>GE0Q6GE08RU</t>
-[...4 lines deleted...]
-  <si>
     <t>GE0Q6EE08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.24 Ti 24 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q67E0ARU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.28 Ti 28 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q66E0ARU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.32 Ti 32 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q63E0ARU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 1.40 Ti 40 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q69E08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 2.10 Ti 10 кВт Haier</t>
   </si>
   <si>
-    <t>GE0Q67E08RU</t>
-[...4 lines deleted...]
-  <si>
     <t>GE0Q6AE08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 2.18 Ti 18 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q68E08RU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 2.24 Ti 24 кВт Haier</t>
   </si>
   <si>
     <t>GE0Q65E0ARU</t>
   </si>
   <si>
     <t>Котел газовый, настенный TechLine 2.28 Ti 28 кВт Haier</t>
   </si>
   <si>
-    <t>Kiturami</t>
-[...31 lines deleted...]
-  <si>
     <t>Vaillant</t>
   </si>
   <si>
     <t>0010015251</t>
   </si>
   <si>
     <t>Котел VU 240/5-5 atmo TEC plus Vaillant</t>
   </si>
   <si>
     <t>0010015252</t>
   </si>
   <si>
     <t>Котел VU 280/5-5 atmo TEC plus Vaillant</t>
   </si>
   <si>
     <t>0010015250</t>
   </si>
   <si>
     <t>Котел VUW 200/5-5 atmo TEC plus Vaillant</t>
   </si>
   <si>
     <t>0010015260</t>
   </si>
   <si>
     <t>Котел VUW 240/5-5 atmo TEC plus Vaillant</t>
@@ -509,50 +434,56 @@
     <t>SLIM 1.400iN 6E</t>
   </si>
   <si>
     <t>Котел SLIM 1.400 iN 6E BAXI</t>
   </si>
   <si>
     <t>SLIM HPS 1.80</t>
   </si>
   <si>
     <t>Котел SLIM HPS 1.80 BAXI</t>
   </si>
   <si>
     <t>SLIM HPS 1.99</t>
   </si>
   <si>
     <t>Котел SLIM HPS 1.99 BAXI</t>
   </si>
   <si>
     <t>SLIM HPS 1.110</t>
   </si>
   <si>
     <t>Котел SLIM HPS 1.110 BAXI</t>
   </si>
   <si>
     <t>Котлы газовые настенные Baxi</t>
+  </si>
+  <si>
+    <t>CSB45724358-</t>
+  </si>
+  <si>
+    <t>Котел NUVOLA-3 Comfort 240 Fi BAXI</t>
   </si>
   <si>
     <t>ECO4S 10 F</t>
   </si>
   <si>
     <t>Котел ECO4S 10 F BAXI</t>
   </si>
   <si>
     <t>ECO4S 1.24 F</t>
   </si>
   <si>
     <t>Котел ECO4S 1.24 F BAXI</t>
   </si>
   <si>
     <t>ECO4S 18 F</t>
   </si>
   <si>
     <t>Котел ECO4S 18 F BAXI</t>
   </si>
   <si>
     <t>ECO4s 24</t>
   </si>
   <si>
     <t>Котел ECO4S 24 BAXI</t>
   </si>
@@ -663,57 +594,57 @@
       </right>
       <top style="hair">
         <color rgb="FF696969"/>
       </top>
       <bottom style="hair">
         <color rgb="FF696969"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
@@ -992,1539 +923,1351 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-214-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-218-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-224-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/nastennyy-gazovyy-kotel-proline-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-214-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-218-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-224-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-228-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-proline-haier/kotel-gazovyy-nastennyy-proline-232-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-114-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-118-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-124-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-128-ti-28-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-132-ti-32-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-140-ti-40-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-214-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-218-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-224-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-228-ti-28-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-twin-alpha-16-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-twin-alpha-20-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-twin-alpha-25-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-twin-alpha-30-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/kiturami/kotel-napolnyy-tgb-30-r-kiturami/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2405-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2805-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2005-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2405-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2805-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-1225-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2025-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2025-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2425-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-volk-12kso-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-volk-16kso-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-60-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-koo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-kto-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-kov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-ktv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-30-ktv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-12-mov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-12-mtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-23-mov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-23-mtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-yaguar-24-jtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-1825-mkv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-2530-mkv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-25-mko-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-30-mko-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1150-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1230-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1300-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1230-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1300-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1400-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-180-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-199-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-1110-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-10-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-124-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-18-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-24-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-240-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-240-fi-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-310-fi-baxi/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/de-dietrich/kotel-nastennyy-kondensatsionnyy-evodens-amc-35-diematic-evolution-de-dietrich/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-214-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-218-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-urban-haier/kotel-gazovyy-nastennyy-urban-224-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-114-ti-14-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-124-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-128-ti-28-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-132-ti-32-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-140-ti-40-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-210-ti-10-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-218-ti-18-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-224-ti-24-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/haier/nastennyy-gazovyy-kotel-techline-haier/kotel-gazovyy-nastennyy-techline-228-ti-28-kvt-haier/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2405-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2805-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2005-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2405-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2805-5-atmo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-1225-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vu-2025-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2025-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/va/kotel-vuw-2425-5-turbo-tec-plus-vaillant/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-volk-12kso-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-volk-16kso-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-klom-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-60-plo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-20-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-30-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-40-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-napolnye-protherm/kotel-medved-50-tlo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-koo-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-kto-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-kov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-25-ktv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-pantera-30-ktv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-12-mov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-12-mtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-23-mov-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-gepard-23-mtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-yaguar-24-jtv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-1825-mkv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-2530-mkv-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-25-mko-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/protherm/kotly-gazovye-nastennye-protherm/kotel-rys-k-30-mko-protherm/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1150-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1230-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1300-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1230-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1300-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-1400-in-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-180-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-199-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-napolnye-baxi/kotel-slim-hps-1110-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-nuvola-3-comfort-240-fi-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-10-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-124-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-18-f-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-eco4s-24-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-240-i-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-240-fi-baxi/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/kotly/kotly-gazovye/baxi/kotly-gazovye-nastennye-baxi/kotel-luna-3-comfort-310-fi-baxi/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D106"/>
+  <dimension ref="A1:D93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D106" sqref="D106"/>
+      <selection activeCell="D93" sqref="D93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7"/>
       <c r="C5" s="8"/>
       <c r="D5" s="12"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="8"/>
       <c r="D6" s="12"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="7"/>
-[...1 lines deleted...]
-      <c r="D7" s="12"/>
+      <c r="B7" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="5">
+        <v>1</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="12">
+        <v>253000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="8"/>
+      <c r="D9" s="12"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="12"/>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="C11" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="D11" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="6">
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="5">
         <v>1</v>
       </c>
-      <c r="B9" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="12">
+      <c r="B12" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="12">
         <v>49054</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
-      <c r="A10" s="6">
+    <row r="13" spans="1:4">
+      <c r="A13" s="5">
         <v>2</v>
       </c>
-      <c r="B10" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="12">
+      <c r="B13" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13" s="12">
         <v>49563</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
-      <c r="A11" s="6">
+    <row r="14" spans="1:4">
+      <c r="A14" s="5">
         <v>3</v>
       </c>
-      <c r="B11" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="12">
+      <c r="B14" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="12">
         <v>50020</v>
       </c>
     </row>
-    <row r="12" spans="1:4">
-      <c r="A12" s="6">
+    <row r="15" spans="1:4">
+      <c r="A15" s="5">
         <v>4</v>
-      </c>
-[...34 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="12">
-        <v>65790</v>
+        <v>50935</v>
       </c>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="6">
+      <c r="A16" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="8"/>
+      <c r="D16" s="12"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="5">
+        <v>1</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="12">
+        <v>63300</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="5">
         <v>2</v>
       </c>
-      <c r="B16" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="6">
+      <c r="B19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" s="12">
+        <v>65700</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="5">
         <v>3</v>
       </c>
-      <c r="B17" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A18" s="6">
+      <c r="B20" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="12">
+        <v>72500</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="5">
         <v>4</v>
       </c>
-      <c r="B18" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A19" s="6">
+      <c r="B21" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="12">
+        <v>82400</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="5">
         <v>5</v>
       </c>
-      <c r="B19" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A20" s="6">
+      <c r="B22" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D22" s="12">
+        <v>88100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="5">
         <v>6</v>
-      </c>
-[...34 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="12">
-        <v>63300</v>
+        <v>64700</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="6">
-        <v>2</v>
+      <c r="A24" s="5">
+        <v>7</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="12">
-        <v>63300</v>
+        <v>64700</v>
       </c>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="6">
-        <v>3</v>
+      <c r="A25" s="5">
+        <v>8</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D25" s="12">
-        <v>65700</v>
+        <v>66600</v>
       </c>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="6">
-        <v>4</v>
+      <c r="A26" s="5">
+        <v>9</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="12">
-        <v>72500</v>
+        <v>73600</v>
       </c>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="6">
+      <c r="A27" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="12"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B27" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="8" t="s">
+      <c r="C28" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="5">
+        <v>1</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="D27" s="12">
-[...4 lines deleted...]
-      <c r="A28" s="6">
+      <c r="C29" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="12">
+        <v>168998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="5">
+        <v>2</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="D30" s="12">
+        <v>187790</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" s="5">
+        <v>3</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D31" s="12">
+        <v>131725</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" s="5">
+        <v>4</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="12">
+        <v>194587</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="5">
+        <v>5</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" s="12">
+        <v>216225</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="5">
         <v>6</v>
       </c>
-      <c r="B28" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A29" s="6">
+      <c r="B34" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D34" s="12">
+        <v>147569</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35" s="5">
         <v>7</v>
       </c>
-      <c r="B29" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A30" s="6">
+      <c r="B35" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D35" s="12">
+        <v>161253</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="5">
         <v>8</v>
-      </c>
-[...76 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D36" s="12">
-        <v>78266</v>
+        <v>181257</v>
       </c>
     </row>
     <row r="37" spans="1:4">
-      <c r="A37" s="6">
-        <v>2</v>
+      <c r="A37" s="5">
+        <v>9</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D37" s="12">
-        <v>80102.64</v>
+        <v>196898</v>
       </c>
     </row>
     <row r="38" spans="1:4">
-      <c r="A38" s="6">
+      <c r="A38" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="8"/>
+      <c r="D38" s="12"/>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="12"/>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C40" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" s="5">
+        <v>1</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C41" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D41" s="12">
+        <v>69120</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" s="5">
+        <v>2</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D42" s="12">
+        <v>75120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="5">
         <v>3</v>
       </c>
-      <c r="B38" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="6">
+      <c r="B43" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="C43" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D43" s="12">
+        <v>145744</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="5">
         <v>4</v>
       </c>
-      <c r="B39" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A40" s="6">
+      <c r="B44" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C44" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D44" s="12">
+        <v>159669</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="5">
         <v>5</v>
       </c>
-      <c r="B40" s="10" t="s">
-[...18 lines deleted...]
-      <c r="A42" s="5" t="s">
+      <c r="B45" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D45" s="12">
+        <v>189234</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46" s="5">
+        <v>6</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D46" s="12">
+        <v>205286</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47" s="5">
+        <v>7</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D47" s="12">
+        <v>137403</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" s="5">
+        <v>8</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D48" s="12">
+        <v>152702</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" s="5">
+        <v>9</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D49" s="12">
+        <v>180413</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" s="5">
+        <v>10</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C50" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D50" s="12">
+        <v>201198</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" s="5">
+        <v>11</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D51" s="12">
+        <v>222126</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="5">
+        <v>12</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C52" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D52" s="12">
+        <v>176841</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="5">
+        <v>13</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D53" s="12">
+        <v>199043</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" s="5">
+        <v>14</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C54" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D54" s="12">
+        <v>228441</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" s="5">
+        <v>15</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="C55" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D55" s="12">
+        <v>257993</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B56" s="7"/>
+      <c r="C56" s="8"/>
+      <c r="D56" s="12"/>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B42" s="9" t="s">
+      <c r="C57" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C42" s="11" t="s">
+      <c r="D57" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D42" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="6">
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" s="5">
         <v>1</v>
-      </c>
-[...196 lines deleted...]
-        <v>4</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>91</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>92</v>
       </c>
       <c r="D58" s="12">
-        <v>159669</v>
+        <v>124221</v>
       </c>
     </row>
     <row r="59" spans="1:4">
-      <c r="A59" s="6">
-        <v>5</v>
+      <c r="A59" s="5">
+        <v>2</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D59" s="12">
-        <v>189234</v>
+        <v>128290</v>
       </c>
     </row>
     <row r="60" spans="1:4">
-      <c r="A60" s="6">
-        <v>6</v>
+      <c r="A60" s="5">
+        <v>3</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>95</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>96</v>
       </c>
       <c r="D60" s="12">
-        <v>205286</v>
+        <v>131888</v>
       </c>
     </row>
     <row r="61" spans="1:4">
-      <c r="A61" s="6">
-        <v>7</v>
+      <c r="A61" s="5">
+        <v>4</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D61" s="12">
-        <v>137403</v>
+        <v>138928</v>
       </c>
     </row>
     <row r="62" spans="1:4">
-      <c r="A62" s="6">
-        <v>8</v>
+      <c r="A62" s="5">
+        <v>5</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>99</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>100</v>
       </c>
       <c r="D62" s="12">
-        <v>152702</v>
+        <v>152852</v>
       </c>
     </row>
     <row r="63" spans="1:4">
-      <c r="A63" s="6">
-        <v>9</v>
+      <c r="A63" s="5">
+        <v>6</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>101</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D63" s="12">
-        <v>180413</v>
+        <v>106771</v>
       </c>
     </row>
     <row r="64" spans="1:4">
-      <c r="A64" s="6">
-        <v>10</v>
+      <c r="A64" s="5">
+        <v>7</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>103</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D64" s="12">
-        <v>201198</v>
+        <v>112088</v>
       </c>
     </row>
     <row r="65" spans="1:4">
-      <c r="A65" s="6">
-        <v>11</v>
+      <c r="A65" s="5">
+        <v>8</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>105</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D65" s="12">
-        <v>222126</v>
+        <v>106771</v>
       </c>
     </row>
     <row r="66" spans="1:4">
-      <c r="A66" s="6">
-        <v>12</v>
+      <c r="A66" s="5">
+        <v>9</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>107</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D66" s="12">
-        <v>176841</v>
+        <v>112088</v>
       </c>
     </row>
     <row r="67" spans="1:4">
-      <c r="A67" s="6">
-        <v>13</v>
+      <c r="A67" s="5">
+        <v>10</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>109</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D67" s="12">
-        <v>199043</v>
+        <v>103680</v>
       </c>
     </row>
     <row r="68" spans="1:4">
-      <c r="A68" s="6">
-        <v>14</v>
+      <c r="A68" s="5">
+        <v>11</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>111</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D68" s="12">
-        <v>228441</v>
+        <v>169494</v>
       </c>
     </row>
     <row r="69" spans="1:4">
-      <c r="A69" s="6">
-        <v>15</v>
+      <c r="A69" s="5">
+        <v>12</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>113</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D69" s="12">
-        <v>257993</v>
+        <v>171807</v>
       </c>
     </row>
     <row r="70" spans="1:4">
-      <c r="A70" s="4" t="s">
+      <c r="A70" s="5">
+        <v>13</v>
+      </c>
+      <c r="B70" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="B70" s="7"/>
-[...1 lines deleted...]
-      <c r="D70" s="12"/>
+      <c r="C70" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D70" s="12">
+        <v>164713</v>
+      </c>
     </row>
     <row r="71" spans="1:4">
-      <c r="A71" s="5" t="s">
+      <c r="A71" s="5">
+        <v>14</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D71" s="12">
+        <v>168260</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B72" s="7"/>
+      <c r="C72" s="8"/>
+      <c r="D72" s="12"/>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B73" s="7"/>
+      <c r="C73" s="8"/>
+      <c r="D73" s="12"/>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B71" s="9" t="s">
+      <c r="C74" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C71" s="11" t="s">
+      <c r="D74" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D71" s="13" t="s">
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" s="5">
+        <v>1</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C75" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D75" s="12">
+        <v>151760</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" s="5">
+        <v>2</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C76" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D76" s="12">
+        <v>163230</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" s="5">
+        <v>3</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D77" s="12">
+        <v>178550</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" s="5">
+        <v>4</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C78" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D78" s="12">
+        <v>209190</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" s="5">
+        <v>5</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="C79" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D79" s="12">
+        <v>227320</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" s="5">
+        <v>6</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C80" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D80" s="12">
+        <v>176340</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="5">
+        <v>7</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C81" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D81" s="12">
+        <v>370620</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="5">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="6">
+      <c r="B82" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="C82" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D82" s="12">
+        <v>444710</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" s="5">
+        <v>9</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C83" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D83" s="12">
+        <v>510360</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="8"/>
+      <c r="D84" s="12"/>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" s="5">
         <v>1</v>
       </c>
-      <c r="B72" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A73" s="6">
+      <c r="B86" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="C86" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D86" s="12">
+        <v>198500</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" s="5">
         <v>2</v>
       </c>
-      <c r="B73" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A74" s="6">
+      <c r="B87" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="C87" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D87" s="12">
+        <v>68470</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" s="5">
         <v>3</v>
       </c>
-      <c r="B74" s="10" t="s">
-[...10 lines deleted...]
-      <c r="A75" s="6">
+      <c r="B88" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C88" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D88" s="12">
+        <v>67400</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" s="5">
         <v>4</v>
-      </c>
-[...182 lines deleted...]
-        <v>1</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>146</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>147</v>
       </c>
       <c r="D89" s="12">
-        <v>146960</v>
+        <v>71320</v>
       </c>
     </row>
     <row r="90" spans="1:4">
-      <c r="A90" s="6">
-        <v>2</v>
+      <c r="A90" s="5">
+        <v>5</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>149</v>
       </c>
       <c r="D90" s="12">
-        <v>158040</v>
+        <v>68760</v>
       </c>
     </row>
     <row r="91" spans="1:4">
-      <c r="A91" s="6">
-        <v>3</v>
+      <c r="A91" s="5">
+        <v>6</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>150</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>151</v>
       </c>
       <c r="D91" s="12">
-        <v>172850</v>
+        <v>96190</v>
       </c>
     </row>
     <row r="92" spans="1:4">
-      <c r="A92" s="6">
-        <v>4</v>
+      <c r="A92" s="5">
+        <v>7</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>153</v>
       </c>
       <c r="D92" s="12">
-        <v>202540</v>
+        <v>113220</v>
       </c>
     </row>
     <row r="93" spans="1:4">
-      <c r="A93" s="6">
-        <v>5</v>
+      <c r="A93" s="5">
+        <v>8</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>154</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D93" s="12">
-        <v>218320</v>
-[...175 lines deleted...]
-        <v>118690</v>
+        <v>122550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D105"/>
+  <autoFilter ref="B6:D92"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
-    <mergeCell ref="A7:D7"/>
-[...9 lines deleted...]
-    <mergeCell ref="A98:D98"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="A72:D72"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="A84:D84"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C9" r:id="rId_hyperlink_1"/>
-[...2 lines deleted...]
-    <hyperlink ref="C12" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_5"/>
-    <hyperlink ref="C16" r:id="rId_hyperlink_6"/>
-[...3 lines deleted...]
-    <hyperlink ref="C20" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_14"/>
-    <hyperlink ref="C27" r:id="rId_hyperlink_15"/>
-[...5 lines deleted...]
-    <hyperlink ref="C33" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_23"/>
-    <hyperlink ref="C38" r:id="rId_hyperlink_24"/>
-[...13 lines deleted...]
-    <hyperlink ref="C57" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_50"/>
-    <hyperlink ref="C72" r:id="rId_hyperlink_51"/>
-[...12 lines deleted...]
-    <hyperlink ref="C85" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="C80" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_69"/>
-    <hyperlink ref="C94" r:id="rId_hyperlink_70"/>
-[...9 lines deleted...]
-    <hyperlink ref="C106" r:id="rId_hyperlink_80"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>