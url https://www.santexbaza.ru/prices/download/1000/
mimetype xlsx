--- v0 (2026-05-11)
+++ v1 (2026-07-27)
@@ -7,206 +7,332 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$135</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$B$6:$D$253</definedName>
   </definedNames>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>ООО "САНТЕХБАЗА"</t>
   </si>
   <si>
     <t>Фитинги Tece</t>
   </si>
   <si>
     <t>Пресс-втулки Tece</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>734516</t>
   </si>
   <si>
     <t>Пресс-втулка 16 для универсальной трубы TECE</t>
   </si>
   <si>
     <t>734520</t>
   </si>
   <si>
     <t>Пресс-втулка 20 для универсальной трубы TECE</t>
   </si>
   <si>
     <t>734525</t>
   </si>
   <si>
     <t>Пресс-втулка 25 для универсальной трубы TECE</t>
   </si>
   <si>
     <t>734532</t>
   </si>
   <si>
     <t>Пресс-втулка 32 для универсальной трубы TECE</t>
   </si>
   <si>
+    <t>Пресс-втулки TECEspring</t>
+  </si>
+  <si>
+    <t>734516s</t>
+  </si>
+  <si>
+    <t>Пресс-втулка 16 для универсальной трубы TECEspring</t>
+  </si>
+  <si>
+    <t>734520s</t>
+  </si>
+  <si>
+    <t>Пресс-втулка 20 для универсальной трубы TECEspring</t>
+  </si>
+  <si>
+    <t>734525s</t>
+  </si>
+  <si>
+    <t>Пресс-втулка 25 для универсальной трубы TECEspring</t>
+  </si>
+  <si>
+    <t>734532s</t>
+  </si>
+  <si>
+    <t>Пресс-втулка 32 для универсальной трубы TECEspring</t>
+  </si>
+  <si>
     <t>Муфты соединительные Tece</t>
   </si>
   <si>
     <t>766016</t>
   </si>
   <si>
     <t>Муфта равнопроходная 16х16 TECE</t>
   </si>
   <si>
     <t>766020</t>
   </si>
   <si>
     <t>Муфта равнопроходная 20х20 TECE</t>
   </si>
   <si>
     <t>766025</t>
   </si>
   <si>
     <t>Муфта равнопроходная 25х25 TECE</t>
   </si>
   <si>
     <t>766032</t>
   </si>
   <si>
     <t>Муфта равнопроходная 32х32 TECE</t>
   </si>
   <si>
+    <t>Муфты соединительные TECEspring</t>
+  </si>
+  <si>
+    <t>766016s</t>
+  </si>
+  <si>
+    <t>Муфта равнопроходная 16х16 TECEspring</t>
+  </si>
+  <si>
+    <t>766020s</t>
+  </si>
+  <si>
+    <t>Муфта равнопроходная 20х20 TECEspring</t>
+  </si>
+  <si>
+    <t>766025s</t>
+  </si>
+  <si>
+    <t>Муфта равнопроходная 25х25 TECEspring</t>
+  </si>
+  <si>
+    <t>766032s</t>
+  </si>
+  <si>
+    <t>Муфта равнопроходная 32х32 TECEspring</t>
+  </si>
+  <si>
     <t>Муфты переходные Tece</t>
   </si>
   <si>
     <t>766503</t>
   </si>
   <si>
     <t>Муфта переходная 20х16 TECE</t>
   </si>
   <si>
     <t>766504</t>
   </si>
   <si>
     <t>Муфта переходная 25х16 TECE</t>
   </si>
   <si>
     <t>766505</t>
   </si>
   <si>
     <t>Муфта переходная 25х20 TECE</t>
   </si>
   <si>
     <t>766506</t>
   </si>
   <si>
     <t>Муфта переходная 32х20 TECE</t>
   </si>
   <si>
     <t>766507</t>
   </si>
   <si>
     <t>Муфта переходная 32х25 TECE</t>
   </si>
   <si>
+    <t>Муфты переходные TECEspring</t>
+  </si>
+  <si>
+    <t>766503s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 20х16 TECEspring</t>
+  </si>
+  <si>
+    <t>766504s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 25х16 TECEspring</t>
+  </si>
+  <si>
+    <t>766505s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 25х20 TECEspring</t>
+  </si>
+  <si>
+    <t>766506s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 32х20 TECEspring</t>
+  </si>
+  <si>
+    <t>766507s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 32х25 TECEspring</t>
+  </si>
+  <si>
     <t>Муфты с внутренней резьбой Tece</t>
   </si>
   <si>
     <t>765002</t>
   </si>
   <si>
     <t>Муфта переходная 16х1/2" ВР TECE</t>
   </si>
   <si>
     <t>765003</t>
   </si>
   <si>
     <t>Муфта переходная 20х1/2" ВР TECE</t>
   </si>
   <si>
     <t>765004</t>
   </si>
   <si>
     <t>Муфта переходная 20х3/4" ВР TECE</t>
   </si>
   <si>
     <t>765007</t>
   </si>
   <si>
     <t>Муфта переходная 25х3/4" ВР TECE</t>
   </si>
   <si>
     <t>765009</t>
   </si>
   <si>
     <t>Муфта переходная 25х1" ВР TECE</t>
   </si>
   <si>
     <t>765008</t>
   </si>
   <si>
     <t>Муфта переходная 32х1" ВР TECE</t>
   </si>
   <si>
+    <t>Муфты с внутренней резьбой TECEspring</t>
+  </si>
+  <si>
+    <t>765002s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 16х1/2" ВР TECEspring</t>
+  </si>
+  <si>
+    <t>765003s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 20х1/2" ВР TECEspring</t>
+  </si>
+  <si>
+    <t>765004s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 20х3/4" ВР TECEspring</t>
+  </si>
+  <si>
+    <t>765007s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 25х3/4" ВР TECEspring</t>
+  </si>
+  <si>
+    <t>765009s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 25х1" ВР TECEspring</t>
+  </si>
+  <si>
+    <t>765008s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 32х1" ВР TECEspring</t>
+  </si>
+  <si>
     <t>Муфты с наружной резьбой Tece</t>
   </si>
   <si>
     <t>765502</t>
   </si>
   <si>
     <t>Муфта переходная 16х1/2" НР TECE</t>
   </si>
   <si>
     <t>765506</t>
   </si>
   <si>
     <t>Муфта переходная 16х3/4" НР TECE</t>
   </si>
   <si>
     <t>765503</t>
   </si>
   <si>
     <t>Муфта переходная 20х1/2" НР TECE</t>
   </si>
   <si>
     <t>765504</t>
   </si>
   <si>
     <t>Муфта переходная 20х3/4" НР TECE</t>
@@ -214,50 +340,101 @@
   <si>
     <t>765507</t>
   </si>
   <si>
     <t>Муфта переходная 25х3/4" НР TECE</t>
   </si>
   <si>
     <t>765508</t>
   </si>
   <si>
     <t>Муфта переходная 25х1" НР TECE</t>
   </si>
   <si>
     <t>765509</t>
   </si>
   <si>
     <t>Муфта переходная 32х1" НР TECE</t>
   </si>
   <si>
     <t>765510</t>
   </si>
   <si>
     <t>Муфта переходная 32х1 1/4" НР TECE</t>
   </si>
   <si>
+    <t>Муфты с наружной резьбой TECEspring</t>
+  </si>
+  <si>
+    <t>765502s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 16х1/2" НР TECEspring</t>
+  </si>
+  <si>
+    <t>765506s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 16х3/4" НР TECEspring</t>
+  </si>
+  <si>
+    <t>765503s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 20х1/2" НР TECEspring</t>
+  </si>
+  <si>
+    <t>765504s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 20х3/4" НР TECEspring</t>
+  </si>
+  <si>
+    <t>765507s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 25х3/4" НР TECEspring</t>
+  </si>
+  <si>
+    <t>765508s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 25х1" НР TECEspring</t>
+  </si>
+  <si>
+    <t>765509s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 32х1" НР TECEspring</t>
+  </si>
+  <si>
+    <t>765510s</t>
+  </si>
+  <si>
+    <t>Муфта переходная 32х1 1/4" НР TECEspring</t>
+  </si>
+  <si>
     <t>Муфты с накидной гайкой Tece</t>
   </si>
   <si>
     <t>767578</t>
   </si>
   <si>
     <t>Муфта переходная с НГ 16х1/2" TECE</t>
   </si>
   <si>
     <t>767570</t>
   </si>
   <si>
     <t>Муфта переходная с НГ 16х3/4" TECE</t>
   </si>
   <si>
     <t>767575</t>
   </si>
   <si>
     <t>Муфта переходная с НГ 20х1/2" TECE</t>
   </si>
   <si>
     <t>767572</t>
   </si>
   <si>
     <t>Муфта переходная с НГ 20х3/4" TECE</t>
@@ -289,107 +466,221 @@
   <si>
     <t>767591</t>
   </si>
   <si>
     <t>Муфта переходная угловая с НГ 20х1/2" TECE</t>
   </si>
   <si>
     <t>767592</t>
   </si>
   <si>
     <t>Муфта переходная угловая с НГ 25х3/4" TECE</t>
   </si>
   <si>
     <t>763616</t>
   </si>
   <si>
     <t>Муфта переходная с НГ 16х3/4" под евроконус TECE</t>
   </si>
   <si>
     <t>763620</t>
   </si>
   <si>
     <t>Муфта переходная с НГ 20х3/4" под евроконус TECE</t>
   </si>
   <si>
+    <t>Муфты с накидной гайкой TECEspring</t>
+  </si>
+  <si>
+    <t>767578s</t>
+  </si>
+  <si>
+    <t>Муфта переходная с НГ 16х1/2" TECEspring</t>
+  </si>
+  <si>
+    <t>767570s</t>
+  </si>
+  <si>
+    <t>Муфта переходная с НГ 16х3/4" TECEspring</t>
+  </si>
+  <si>
+    <t>767575s</t>
+  </si>
+  <si>
+    <t>Муфта переходная с НГ 20х1/2" TECEspring</t>
+  </si>
+  <si>
+    <t>767572s</t>
+  </si>
+  <si>
+    <t>Муфта переходная с НГ 20х3/4" TECEspring</t>
+  </si>
+  <si>
+    <t>767573s</t>
+  </si>
+  <si>
+    <t>Муфта переходная с НГ 25х3/4" TECEspring</t>
+  </si>
+  <si>
+    <t>767574s</t>
+  </si>
+  <si>
+    <t>Муфта переходная с НГ 25х1" TECEspring</t>
+  </si>
+  <si>
+    <t>767581s</t>
+  </si>
+  <si>
+    <t>Муфта переходная с НГ 32х1" TECEspring</t>
+  </si>
+  <si>
+    <t>763616s</t>
+  </si>
+  <si>
+    <t>Муфта переходная с НГ 16х3/4" под евроконус TECEspring</t>
+  </si>
+  <si>
+    <t>763620s</t>
+  </si>
+  <si>
+    <t>Муфта переходная с НГ 20х3/4" под евроконус TECEspring</t>
+  </si>
+  <si>
     <t>Евроконусы Tece</t>
   </si>
   <si>
     <t>713316</t>
   </si>
   <si>
     <t>Резьбозажимное соединение (евроконус) 16х3/4" Tece</t>
   </si>
   <si>
     <t>713320</t>
   </si>
   <si>
     <t>Резьбозажимное соединение (евроконус) 20х3/4" Tece</t>
   </si>
   <si>
+    <t>Евроконусы TECEspring</t>
+  </si>
+  <si>
+    <t>713316s</t>
+  </si>
+  <si>
+    <t>Резьбозажимное соединение (евроконус) 16х3/4" TECEspring</t>
+  </si>
+  <si>
+    <t>713320s</t>
+  </si>
+  <si>
+    <t>Резьбозажимное соединение (евроконус) 20х3/4" TECEspring</t>
+  </si>
+  <si>
     <t>Заглушки Tece</t>
   </si>
   <si>
     <t>765116</t>
   </si>
   <si>
     <t>Заглушка 16 Tece</t>
   </si>
   <si>
     <t>765120</t>
   </si>
   <si>
     <t>Заглушка 20 Tece</t>
   </si>
   <si>
+    <t>Заглушки TECEspring</t>
+  </si>
+  <si>
+    <t>765116s</t>
+  </si>
+  <si>
+    <t>Заглушка 16 TECEspring</t>
+  </si>
+  <si>
+    <t>765120s</t>
+  </si>
+  <si>
+    <t>Заглушка 20 TECEspring</t>
+  </si>
+  <si>
     <t>Уголки 90° Tece</t>
   </si>
   <si>
     <t>767016</t>
   </si>
   <si>
     <t>Уголок 16х16 90° Tece</t>
   </si>
   <si>
     <t>767020</t>
   </si>
   <si>
     <t>Уголок 20х20 90° Tece</t>
   </si>
   <si>
     <t>767025</t>
   </si>
   <si>
     <t>Уголок 25х25 90° Tece</t>
   </si>
   <si>
     <t>767032</t>
   </si>
   <si>
     <t>Уголок 32х32 90° Tece</t>
   </si>
   <si>
+    <t>Уголки 90° TECEspring</t>
+  </si>
+  <si>
+    <t>767016s</t>
+  </si>
+  <si>
+    <t>Уголок 16х16 90° TECEspring</t>
+  </si>
+  <si>
+    <t>767020s</t>
+  </si>
+  <si>
+    <t>Уголок 20х20 90° TECEspring</t>
+  </si>
+  <si>
+    <t>767025s</t>
+  </si>
+  <si>
+    <t>Уголок 25х25 90° TECEspring</t>
+  </si>
+  <si>
+    <t>767032s</t>
+  </si>
+  <si>
+    <t>Уголок 32х32 90° TECEspring</t>
+  </si>
+  <si>
     <t>Угольник настенный с креплением Tece</t>
   </si>
   <si>
     <t>768516</t>
   </si>
   <si>
     <t>Угольник настенный с креплением 16х1/2" Tece</t>
   </si>
   <si>
     <t>768503</t>
   </si>
   <si>
     <t>Угольник настенный с креплением 16х1/2" длина 54 см Tece</t>
   </si>
   <si>
     <t>768502</t>
   </si>
   <si>
     <t>Угольник настенный с креплением 16х1/2" удлиненный Tece</t>
   </si>
   <si>
     <t>768520</t>
   </si>
   <si>
     <t>Угольник настенный с креплением 20х1/2" Tece</t>
@@ -397,149 +688,263 @@
   <si>
     <t>768525</t>
   </si>
   <si>
     <t>Угольник настенный с креплением 20х3/4" Tece</t>
   </si>
   <si>
     <t>768526</t>
   </si>
   <si>
     <t>Угольник настенный с креплением 25х3/4" Tece</t>
   </si>
   <si>
     <t>708625</t>
   </si>
   <si>
     <t>Тройник угловой настенный с креплением 16х1/2"х16 Tece</t>
   </si>
   <si>
     <t>708626</t>
   </si>
   <si>
     <t>Тройник угловой настенный с креплением 20х1/2"х20 Tece</t>
   </si>
   <si>
+    <t>Угольник настенный с креплением TECEspring</t>
+  </si>
+  <si>
+    <t>768502s</t>
+  </si>
+  <si>
+    <t>Угольник настенный с креплением 16х1/2" удлиненный TECEspring</t>
+  </si>
+  <si>
+    <t>768503s</t>
+  </si>
+  <si>
+    <t>Угольник настенный с креплением 16х1/2" длина 54 см TECEspring</t>
+  </si>
+  <si>
     <t>Угольник с внутренней резьбой Tece</t>
   </si>
   <si>
     <t>768016</t>
   </si>
   <si>
     <t>Угольник 16х1/2" ВР Tece</t>
   </si>
   <si>
     <t>768020</t>
   </si>
   <si>
     <t>Угольник 20х1/2" ВР Tece</t>
   </si>
   <si>
     <t>768002</t>
   </si>
   <si>
     <t>Угольник 20х3/4" ВР Tece</t>
   </si>
   <si>
     <t>768025</t>
   </si>
   <si>
     <t>Угольник 25х3/4" ВР Tece</t>
   </si>
   <si>
     <t>768032</t>
   </si>
   <si>
     <t>Угольник 32х1" ВР Tece</t>
   </si>
   <si>
+    <t>Угольник с внутренней резьбой TECEspring</t>
+  </si>
+  <si>
+    <t>768016s</t>
+  </si>
+  <si>
+    <t>Угольник 16х1/2" ВР TECEspring</t>
+  </si>
+  <si>
+    <t>768020s</t>
+  </si>
+  <si>
+    <t>Угольник 20х1/2" ВР TECEspring</t>
+  </si>
+  <si>
+    <t>768002s</t>
+  </si>
+  <si>
+    <t>Угольник 20х3/4" ВР TECEspring</t>
+  </si>
+  <si>
+    <t>768025s</t>
+  </si>
+  <si>
+    <t>Угольник 25х3/4" ВР TECEspring</t>
+  </si>
+  <si>
+    <t>768032s</t>
+  </si>
+  <si>
+    <t>Угольник 32х1" ВР TECEspring</t>
+  </si>
+  <si>
     <t>Угольник с наружной резьбой Tece</t>
   </si>
   <si>
     <t>767516</t>
   </si>
   <si>
     <t>Угольник 16х1/2" НР Tece</t>
   </si>
   <si>
     <t>767520</t>
   </si>
   <si>
     <t>Угольник 20х1/2" НР Tece</t>
   </si>
   <si>
     <t>767501</t>
   </si>
   <si>
     <t>Угольник 20х3/4" НР Tece</t>
   </si>
   <si>
     <t>767525</t>
   </si>
   <si>
     <t>Угольник 25х3/4" НР Tece</t>
   </si>
   <si>
     <t>767526</t>
   </si>
   <si>
     <t>Угольник 25х1" НР Tece</t>
   </si>
   <si>
     <t>767532</t>
   </si>
   <si>
     <t>Угольник 32х1" НР Tece</t>
   </si>
   <si>
+    <t>Угольник с наружной резьбой TECEspring</t>
+  </si>
+  <si>
+    <t>767516s</t>
+  </si>
+  <si>
+    <t>Угольник 16х1/2" НР TECEspring</t>
+  </si>
+  <si>
+    <t>767520s</t>
+  </si>
+  <si>
+    <t>Угольник 20х1/2" НР TECEspring</t>
+  </si>
+  <si>
+    <t>767501s</t>
+  </si>
+  <si>
+    <t>Угольник 20х3/4" НР TECEspring</t>
+  </si>
+  <si>
+    <t>767525s</t>
+  </si>
+  <si>
+    <t>Угольник 25х3/4" НР TECEspring</t>
+  </si>
+  <si>
+    <t>767526s</t>
+  </si>
+  <si>
+    <t>Угольник 25х1" НР TECEspring</t>
+  </si>
+  <si>
+    <t>767532s</t>
+  </si>
+  <si>
+    <t>Угольник 32х1" НР TECEspring</t>
+  </si>
+  <si>
     <t>Тройник равнопроходной Tece</t>
   </si>
   <si>
     <t>760016</t>
   </si>
   <si>
     <t>Тройник равнопроходной 16х16х16 Tece</t>
   </si>
   <si>
     <t>760020</t>
   </si>
   <si>
     <t>Тройник равнопроходной 20х20х20 Tece</t>
   </si>
   <si>
     <t>760025</t>
   </si>
   <si>
     <t>Тройник равнопроходной 25х25х25 Tece</t>
   </si>
   <si>
     <t>760032</t>
   </si>
   <si>
     <t>Тройник равнопроходной 32х32х32 Tece</t>
   </si>
   <si>
+    <t>Тройник равнопроходной TECEspring</t>
+  </si>
+  <si>
+    <t>760016s</t>
+  </si>
+  <si>
+    <t>Тройник равнопроходной 16х16х16 TECEspring</t>
+  </si>
+  <si>
+    <t>760020s</t>
+  </si>
+  <si>
+    <t>Тройник равнопроходной 20х20х20 TECEspring</t>
+  </si>
+  <si>
+    <t>760025s</t>
+  </si>
+  <si>
+    <t>Тройник равнопроходной 25х25х25 TECEspring</t>
+  </si>
+  <si>
+    <t>760032s</t>
+  </si>
+  <si>
+    <t>Тройник равнопроходной 32х32х32 TECEspring</t>
+  </si>
+  <si>
     <t>Тройник редукционный Tece</t>
   </si>
   <si>
     <t>760504</t>
   </si>
   <si>
     <t>Тройник редукционный 16х20х16 Tece</t>
   </si>
   <si>
     <t>760508</t>
   </si>
   <si>
     <t>Тройник редукционный 20х16х16 Tece</t>
   </si>
   <si>
     <t>760509</t>
   </si>
   <si>
     <t>Тройник редукционный 20х16х20 Tece</t>
   </si>
   <si>
     <t>760511</t>
   </si>
   <si>
     <t>Тройник редукционный 20х20х16 Tece</t>
@@ -613,114 +1018,273 @@
   <si>
     <t>760519</t>
   </si>
   <si>
     <t>Тройник редукционный 32х20х32 Tece</t>
   </si>
   <si>
     <t>760520</t>
   </si>
   <si>
     <t>Тройник редукционный 32х25х25 Tece</t>
   </si>
   <si>
     <t>760523</t>
   </si>
   <si>
     <t>Тройник редукционный 32х25х32 Tece</t>
   </si>
   <si>
     <t>760529</t>
   </si>
   <si>
     <t>Тройник редукционный 32х32х20 Tece</t>
   </si>
   <si>
+    <t>Тройник редукционный TECEspring</t>
+  </si>
+  <si>
+    <t>760504s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 16х20х16 TECEspring</t>
+  </si>
+  <si>
+    <t>760508s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 20х16х16 TECEspring</t>
+  </si>
+  <si>
+    <t>760509s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 20х16х20 TECEspring</t>
+  </si>
+  <si>
+    <t>760511s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 20х20х16 TECEspring</t>
+  </si>
+  <si>
+    <t>760521s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 20х25х20 TECEspring</t>
+  </si>
+  <si>
+    <t>760516s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 25х16х16 TECEspring</t>
+  </si>
+  <si>
+    <t>760544s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 25х16х20 TECEspring</t>
+  </si>
+  <si>
+    <t>760514s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 25х16х25 TECEspring</t>
+  </si>
+  <si>
+    <t>760522s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 25х20х20 TECEspring</t>
+  </si>
+  <si>
+    <t>760515s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 25х20х25 TECEspring</t>
+  </si>
+  <si>
+    <t>760527s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 25х25х16 TECEspring</t>
+  </si>
+  <si>
+    <t>760528s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 25х25х20 TECEspring</t>
+  </si>
+  <si>
+    <t>760537s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 32х16х32 TECEspring</t>
+  </si>
+  <si>
+    <t>760518s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 32х20х25 TECEspring</t>
+  </si>
+  <si>
+    <t>760519s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 32х20х32 TECEspring</t>
+  </si>
+  <si>
+    <t>760520s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 32х25х25 TECEspring</t>
+  </si>
+  <si>
+    <t>760523s</t>
+  </si>
+  <si>
+    <t>Тройник редукционный 32х25х32 TECEspring</t>
+  </si>
+  <si>
     <t>Тройник с внутренней резьбой Tece</t>
   </si>
   <si>
     <t>769516</t>
   </si>
   <si>
     <t>Тройник 16х1/2х16 ВР Tece</t>
   </si>
   <si>
     <t>769520</t>
   </si>
   <si>
     <t>Тройник 20х1/2х20 ВР Tece</t>
   </si>
   <si>
     <t>769522</t>
   </si>
   <si>
     <t>Тройник 25х1/2х25 ВР Tece</t>
   </si>
   <si>
     <t>769525</t>
   </si>
   <si>
     <t>Тройник 25х3/4х25 ВР Tece</t>
   </si>
   <si>
     <t>769527</t>
   </si>
   <si>
     <t>Тройник 32х1/2х32 ВР Tece</t>
   </si>
   <si>
     <t>769532</t>
   </si>
   <si>
     <t>Тройник 32х1х32 ВР Tece</t>
   </si>
   <si>
+    <t>Тройник с внутренней резьбой TECEspring</t>
+  </si>
+  <si>
+    <t>769516s</t>
+  </si>
+  <si>
+    <t>Тройник 16х1/2х16 ВР TECEspring</t>
+  </si>
+  <si>
+    <t>769520s</t>
+  </si>
+  <si>
+    <t>Тройник 20х1/2х20 ВР TECEspring</t>
+  </si>
+  <si>
+    <t>769522s</t>
+  </si>
+  <si>
+    <t>Тройник 25х1/2х25 ВР TECEspring</t>
+  </si>
+  <si>
+    <t>769525s</t>
+  </si>
+  <si>
+    <t>Тройник 25х3/4х25 ВР TECEspring</t>
+  </si>
+  <si>
+    <t>769527s</t>
+  </si>
+  <si>
+    <t>Тройник 32х1/2х32 ВР TECEspring</t>
+  </si>
+  <si>
+    <t>769532s</t>
+  </si>
+  <si>
+    <t>Тройник 32х1х32 ВР TECEspring</t>
+  </si>
+  <si>
     <t>Трубки для подключения радиаторов Tece</t>
   </si>
   <si>
     <t>714016</t>
   </si>
   <si>
     <t>Трубка для подключения радиатора 16/300 мм г-обр. Tece</t>
   </si>
   <si>
     <t>714020</t>
   </si>
   <si>
     <t>Трубка для подключения радиатора 20/300 мм г-обр. Tece</t>
   </si>
   <si>
     <t>715016</t>
   </si>
   <si>
     <t>Трубка для подключения радиатора 16/300 мм т-обр. Tece</t>
   </si>
   <si>
     <t>715020</t>
   </si>
   <si>
     <t>Трубка для подключения радиатора 20/300 мм т-обр. Tece</t>
+  </si>
+  <si>
+    <t>Трубки для подключения радиаторов TECEspring</t>
+  </si>
+  <si>
+    <t>714016s</t>
+  </si>
+  <si>
+    <t>Трубка для подключения радиатора 16/300 мм г-обр. TECEspring</t>
+  </si>
+  <si>
+    <t>714020s</t>
+  </si>
+  <si>
+    <t>Трубка для подключения радиатора 20/300 мм г-обр. TECEspring</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -1106,62 +1670,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-16-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-20-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-25-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-32-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-32kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-25kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-32kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-32kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-16kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-20kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-20kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-25kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-25kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-32kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-16kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-16kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-20kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-20kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-25kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-25kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-32kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-32kh1-14-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-25kh1-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-32kh1-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh34-pod-evrokonus-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh34-pod-evrokonus-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tece/rezbozazhimnoe-soedinenie-evrokonus-16kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tece/rezbozazhimnoe-soedinenie-evrokonus-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tece/zaglushka-16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tece/zaglushka-20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-16kh16-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-20kh20-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-25kh25-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-32kh32-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-dlina-54-sm-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-udlinennyy-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/troynik-uglovoy-nastennyy-s-krepleniem-16kh12kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/troynik-uglovoy-nastennyy-s-krepleniem-20kh12kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-16kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-20kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-20kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-25kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-32kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-16kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-20kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-20kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-25kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-25kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-32kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-16kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-20kh20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-25kh25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-32kh32kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-16kh20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh16kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh20kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh25kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh32kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh16kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh20kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh20kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh25kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh32kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-16kh12kh16-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-20kh12kh20-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-25kh12kh25-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-25kh34kh25-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-32kh12kh32-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-32kh1kh32-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-16300-mm-g-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-20300-mm-g-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-16300-mm-t-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-20300-mm-t-obr-tece/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-16-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-20-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-25-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tece/press-vtulka-32-dlya-universalnoy-truby-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-16-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-20-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-25-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/press-vtulki-tecespring/press-vtulka-32-dlya-universalnoy-truby-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tece/mufta-ravnoprokhodnaya-32kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-20kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-25kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-soedinitelnye-tecespring/mufta-ravnoprokhodnaya-32kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-25kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-32kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tece/mufta-perekhodnaya-32kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-20kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-25kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-25kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-32kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-perekhodnye-tecespring/mufta-perekhodnaya-32kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-16kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-20kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-20kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-25kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-25kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tece/mufta-perekhodnaya-32kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-16kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-20kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-20kh-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-25kh34-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-25kh1-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-vnutrenney-rezboy-tecespring/mufta-perekhodnaya-32kh1-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-16kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-16kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-20kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-20kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-25kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-25kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-32kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tece/mufta-perekhodnaya-32kh1-14-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-16kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-16kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-20kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-20kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-25kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-25kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-32kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-naruzhnoy-rezboy-tecespring/mufta-perekhodnaya-32kh1-14-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-25kh1-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-32kh1-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-uglovaya-s-ng-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-16kh34-pod-evrokonus-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tece/mufta-perekhodnaya-s-ng-20kh34-pod-evrokonus-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-16kh12-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-16kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-20kh12-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-20kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-25kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-25kh1-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-32kh1-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-16kh34-pod-evrokonus-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/mufty-s-nakidnoy-gaykoy-tecespring/mufta-perekhodnaya-s-ng-20kh34-pod-evrokonus-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tece/rezbozazhimnoe-soedinenie-evrokonus-16kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tece/rezbozazhimnoe-soedinenie-evrokonus-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tecespring/rezbozazhimnoe-soedinenie-evrokonus-16kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/yevrokonusy-tecespring/rezbozazhimnoe-soedinenie-evrokonus-20kh34-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tece/zaglushka-16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tece/zaglushka-20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tecespring/zaglushka-16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/zaglushki-tecespring/zaglushka-20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-16kh16-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-20kh20-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-25kh25-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-tece/ugolok-32kh32-90-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-16kh16-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-20kh20-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-25kh25-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolki-90-tecespring/ugolok-32kh32-90-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-dlina-54-sm-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-16kh12-udlinennyy-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-20kh12-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-20kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/ugolnik-nastennyy-s-krepleniem-25kh34-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/troynik-uglovoy-nastennyy-s-krepleniem-16kh12kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tece/troynik-uglovoy-nastennyy-s-krepleniem-20kh12kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tecespring/ugolnik-nastennyy-s-krepleniem-16kh12-udlinennyy-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-nastennyy-s-krepleniem-tecespring/ugolnik-nastennyy-s-krepleniem-16kh12-dlina-54-sm-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-16kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-20kh12-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-20kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-25kh34-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tece/ugolnik-32kh1-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-16kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-20kh12-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-20kh34-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-25kh34-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-vnutrenney-rezboy-tecespring/ugolnik-32kh1-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-16kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-20kh12-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-20kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-25kh34-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-25kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugonik-s-naruzhnoy-rezboy-tece/ugolnik-32kh1-nr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-16kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-20kh12-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-20kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-25kh34-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-25kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/ugolnik-s-naruzhnoy-rezboy-tecespring/ugolnik-32kh1-nr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-16kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-20kh20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-25kh25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tece/troynik-ravnoprokhodnoy-32kh32kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-16kh16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-20kh20kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-25kh25kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-ravnoprokhodnoy-tecespring/troynik-ravnoprokhodnoy-32kh32kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-16kh20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh16kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh20kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-20kh25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh20kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh25kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh25kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh16kh16-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh20kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-25kh32kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh16kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh20kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh20kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh25kh25-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh25kh32-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tece/troynik-reduktsionnyy-32kh32kh20-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-16kh20kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh16kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh20kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-20kh25kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh16kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh16kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh16kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh20kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh20kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh25kh16-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-25kh25kh20-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh16kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh20kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh20kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh25kh25-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-reduktsionnyy-tecespring/troynik-reduktsionnyy-32kh25kh32-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-16kh12kh16-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-20kh12kh20-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-25kh12kh25-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-25kh34kh25-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-32kh12kh32-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tece/troynik-32kh1kh32-vr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-16kh12kh16-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-20kh12kh20-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-25kh12kh25-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-25kh34kh25-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-32kh12kh32-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/troynik-s-vnutrenney-rezboy-tecespring/troynik-32kh1kh32-vr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-16300-mm-g-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-20300-mm-g-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-16300-mm-t-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatora-tece/trubka-dlya-podklyucheniya-radiatora-20300-mm-t-obr-tece/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatorov-tecespring/trubka-dlya-podklyucheniya-radiatora-16300-mm-g-obr-tecespring/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santexbaza.ru/truby-i-fitingi-rehau/fitingi-tece/trubki-dlya-podklyucheniya-radiatorov-tecespring/trubka-dlya-podklyucheniya-radiatora-20300-mm-g-obr-tecespring/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D136"/>
+  <dimension ref="A1:D254"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D136" sqref="D136"/>
+      <selection activeCell="D254" sqref="D254"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
@@ -1185,1879 +1749,3537 @@
     <row r="7" spans="1:4">
       <c r="A7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="5">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="11">
-        <v>181</v>
+        <v>167</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="5">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="11">
-        <v>261</v>
+        <v>241</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="5">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="11">
-        <v>447</v>
+        <v>414</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="5">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="11">
-        <v>716</v>
+        <v>662</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="7"/>
       <c r="D12" s="11"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="5">
         <v>1</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="11">
-        <v>742</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="5">
         <v>2</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="11">
-        <v>1000</v>
+        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="5">
         <v>3</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="11">
-        <v>1505</v>
+        <v>249</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="5">
         <v>4</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="11">
-        <v>2752</v>
+        <v>431</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="7"/>
       <c r="D18" s="11"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="5">
         <v>1</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="11">
-        <v>873</v>
+        <v>687</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="5">
         <v>2</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="11">
-        <v>1485</v>
+        <v>927</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="5">
         <v>3</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>31</v>
       </c>
       <c r="D22" s="11">
-        <v>1485</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="5">
         <v>4</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="11">
-        <v>2564</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="5">
+      <c r="A24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="11"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="7" t="s">
+      <c r="C25" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="5">
+        <v>1</v>
+      </c>
+      <c r="B26" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="D24" s="11">
-[...4 lines deleted...]
-      <c r="A25" s="3" t="s">
+      <c r="C26" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D26" s="11">
+        <v>243</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D27" s="11">
-        <v>897</v>
+        <v>353</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="11">
-        <v>1119</v>
+        <v>655</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D29" s="11">
-        <v>1426</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="5">
-[...2 lines deleted...]
-      <c r="B30" s="9" t="s">
+      <c r="A30" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="C30" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="11"/>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="5">
+      <c r="A31" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B31" s="9" t="s">
-[...6 lines deleted...]
-        <v>2406</v>
+      <c r="C31" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B32" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D32" s="11">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" s="5">
+        <v>2</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C33" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="C32" s="7" t="s">
+      <c r="D33" s="11">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34" s="5">
+        <v>3</v>
+      </c>
+      <c r="B34" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="D32" s="11">
-[...4 lines deleted...]
-      <c r="A33" s="3" t="s">
+      <c r="C34" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D34" s="11">
+        <v>1377</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="11">
-        <v>792</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D36" s="11">
-        <v>1406</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="37" spans="1:4">
-      <c r="A37" s="5">
-[...2 lines deleted...]
-      <c r="B37" s="9" t="s">
+      <c r="A37" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="C37" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B37" s="6"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="11"/>
     </row>
     <row r="38" spans="1:4">
-      <c r="A38" s="5">
-[...9 lines deleted...]
-        <v>1109</v>
+      <c r="A38" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D39" s="11">
-        <v>1614</v>
+        <v>298</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D40" s="11">
-        <v>2128</v>
+        <v>451</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D41" s="11">
-        <v>2990</v>
+        <v>506</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B42" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="D42" s="11">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" s="5">
+        <v>5</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="C43" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="C42" s="7" t="s">
+      <c r="D43" s="11">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="D42" s="11">
-[...15 lines deleted...]
-      <c r="B44" s="8" t="s">
+      <c r="B44" s="6"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="11"/>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C44" s="10" t="s">
+      <c r="C45" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D44" s="12" t="s">
+      <c r="D45" s="12" t="s">
         <v>7</v>
-      </c>
-[...12 lines deleted...]
-        <v>1673</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D46" s="11">
-        <v>1564</v>
+        <v>829</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D47" s="11">
-        <v>2089</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D48" s="11">
-        <v>2752</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D49" s="11">
-        <v>3574</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="D50" s="11">
-        <v>4168</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="5">
+        <v>6</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="D51" s="11">
+        <v>2520</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52" s="6"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="11"/>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="12" t="s">
         <v>7</v>
-      </c>
-[...35 lines deleted...]
-        <v>3920</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D54" s="11">
-        <v>5643</v>
+        <v>395</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D55" s="11">
-        <v>1158</v>
+        <v>439</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="D56" s="11">
-        <v>2524</v>
+        <v>584</v>
       </c>
     </row>
     <row r="57" spans="1:4">
-      <c r="A57" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D57" s="11"/>
+      <c r="A57" s="5">
+        <v>4</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D57" s="11">
+        <v>735</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
-      <c r="A58" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="8" t="s">
+      <c r="A58" s="5">
         <v>5</v>
       </c>
-      <c r="C58" s="10" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="B58" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="D58" s="11">
+        <v>1134</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="5">
+        <v>6</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="D59" s="11">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="B60" s="6"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="11"/>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" s="5">
         <v>1</v>
       </c>
-      <c r="B59" s="9" t="s">
+      <c r="B62" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="C59" s="7" t="s">
+      <c r="C62" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="D59" s="11">
-[...36 lines deleted...]
-        <v>7</v>
+      <c r="D62" s="11">
+        <v>732</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D63" s="11">
-        <v>651</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B64" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D64" s="11">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" s="5">
+        <v>4</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="C65" s="7" t="s">
         <v>99</v>
       </c>
-      <c r="C64" s="7" t="s">
+      <c r="D65" s="11">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" s="5">
+        <v>5</v>
+      </c>
+      <c r="B66" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="D64" s="11">
-[...4 lines deleted...]
-      <c r="A65" s="3" t="s">
+      <c r="C66" s="7" t="s">
         <v>101</v>
       </c>
-      <c r="B65" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D66" s="11">
+        <v>1494</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>102</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>103</v>
       </c>
       <c r="D67" s="11">
-        <v>1129</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="5">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>105</v>
       </c>
       <c r="D68" s="11">
-        <v>1279</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>107</v>
       </c>
       <c r="D69" s="11">
-        <v>2247</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="70" spans="1:4">
-      <c r="A70" s="5">
-[...2 lines deleted...]
-      <c r="B70" s="9" t="s">
+      <c r="A70" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="C70" s="7" t="s">
+      <c r="B70" s="6"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="11"/>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B71" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" s="5">
+        <v>1</v>
+      </c>
+      <c r="B72" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="D70" s="11">
-[...4 lines deleted...]
-      <c r="A71" s="3" t="s">
+      <c r="C72" s="7" t="s">
         <v>110</v>
       </c>
-      <c r="B71" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D72" s="11">
+        <v>334</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B73" s="9" t="s">
         <v>111</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D73" s="11">
-        <v>1594</v>
+        <v>472</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D74" s="11">
-        <v>4168</v>
+        <v>382</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B75" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D75" s="11">
-        <v>2317</v>
+        <v>483</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D76" s="11">
-        <v>1742</v>
+        <v>653</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D77" s="11">
-        <v>2881</v>
+        <v>954</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>121</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>122</v>
       </c>
       <c r="D78" s="11">
-        <v>3277</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="5">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>123</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>124</v>
       </c>
       <c r="D79" s="11">
-        <v>6831</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="80" spans="1:4">
-      <c r="A80" s="5">
-[...2 lines deleted...]
-      <c r="B80" s="9" t="s">
+      <c r="A80" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="C80" s="7" t="s">
+      <c r="B80" s="6"/>
+      <c r="C80" s="7"/>
+      <c r="D80" s="11"/>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B81" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" s="5">
+        <v>1</v>
+      </c>
+      <c r="B82" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="D80" s="11">
-[...4 lines deleted...]
-      <c r="A81" s="3" t="s">
+      <c r="C82" s="7" t="s">
         <v>127</v>
       </c>
-      <c r="B81" s="6"/>
-[...14 lines deleted...]
-        <v>7</v>
+      <c r="D82" s="11">
+        <v>1548</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D83" s="11">
-        <v>1297</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D84" s="11">
-        <v>1485</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D85" s="11">
-        <v>1832</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D86" s="11">
-        <v>2524</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D87" s="11">
-        <v>4475</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="88" spans="1:4">
-      <c r="A88" s="3" t="s">
+      <c r="A88" s="5">
+        <v>7</v>
+      </c>
+      <c r="B88" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="B88" s="6"/>
-[...1 lines deleted...]
-      <c r="D88" s="11"/>
+      <c r="C88" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="D88" s="11">
+        <v>7110</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
-      <c r="A89" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A89" s="5">
+        <v>8</v>
+      </c>
+      <c r="B89" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="C89" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D89" s="11">
+        <v>3384</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D90" s="11">
-        <v>1366</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="D91" s="11">
-        <v>1594</v>
+        <v>5220</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="5">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="D92" s="11">
-        <v>1990</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D93" s="11">
-        <v>2643</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="94" spans="1:4">
-      <c r="A94" s="5">
+      <c r="A94" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B94" s="6"/>
+      <c r="C94" s="7"/>
+      <c r="D94" s="11"/>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B95" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B94" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A95" s="5">
+      <c r="C95" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B95" s="9" t="s">
-[...6 lines deleted...]
-        <v>4118</v>
+      <c r="D95" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="96" spans="1:4">
-      <c r="A96" s="3" t="s">
+      <c r="A96" s="5">
+        <v>1</v>
+      </c>
+      <c r="B96" s="9" t="s">
         <v>151</v>
       </c>
-      <c r="B96" s="6"/>
-[...1 lines deleted...]
-      <c r="D96" s="11"/>
+      <c r="C96" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="D96" s="11">
+        <v>338</v>
+      </c>
     </row>
     <row r="97" spans="1:4">
-      <c r="A97" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A97" s="5">
+        <v>2</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="C97" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="D97" s="11">
+        <v>396</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D98" s="11">
-        <v>1287</v>
+        <v>393</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D99" s="11">
-        <v>1594</v>
+        <v>473</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D100" s="11">
-        <v>2515</v>
+        <v>629</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D101" s="11">
-        <v>4722</v>
+        <v>909</v>
       </c>
     </row>
     <row r="102" spans="1:4">
-      <c r="A102" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D102" s="11"/>
+      <c r="A102" s="5">
+        <v>7</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="C102" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="D102" s="11">
+        <v>1143</v>
+      </c>
     </row>
     <row r="103" spans="1:4">
-      <c r="A103" s="4" t="s">
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="A103" s="5">
+        <v>8</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="C103" s="7" t="s">
+        <v>166</v>
+      </c>
+      <c r="D103" s="11">
+        <v>479</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D104" s="11">
-        <v>1594</v>
+        <v>551</v>
       </c>
     </row>
     <row r="105" spans="1:4">
-      <c r="A105" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A105" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B105" s="6"/>
+      <c r="C105" s="7"/>
+      <c r="D105" s="11"/>
     </row>
     <row r="106" spans="1:4">
-      <c r="A106" s="5">
-[...9 lines deleted...]
-        <v>1594</v>
+      <c r="A106" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B106" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B107" s="9" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D107" s="11">
-        <v>1614</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="5">
+        <v>2</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="C108" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="D108" s="11">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4">
+      <c r="A109" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="B109" s="6"/>
+      <c r="C109" s="7"/>
+      <c r="D109" s="11"/>
+    </row>
+    <row r="110" spans="1:4">
+      <c r="A110" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B110" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B108" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A109" s="5">
+      <c r="C110" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B109" s="9" t="s">
-[...10 lines deleted...]
-      <c r="A110" s="5">
+      <c r="D110" s="12" t="s">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>2406</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B111" s="9" t="s">
         <v>175</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D111" s="11">
-        <v>2495</v>
+        <v>418</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="5">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B112" s="9" t="s">
         <v>177</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D112" s="11">
-        <v>2990</v>
+        <v>426</v>
       </c>
     </row>
     <row r="113" spans="1:4">
-      <c r="A113" s="5">
-[...2 lines deleted...]
-      <c r="B113" s="9" t="s">
+      <c r="A113" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="C113" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B113" s="6"/>
+      <c r="C113" s="7"/>
+      <c r="D113" s="11"/>
     </row>
     <row r="114" spans="1:4">
-      <c r="A114" s="5">
-[...9 lines deleted...]
-        <v>2317</v>
+      <c r="A114" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B114" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C114" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="5">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D115" s="11">
-        <v>2564</v>
+        <v>602</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="5">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D116" s="11">
-        <v>4722</v>
+        <v>794</v>
       </c>
     </row>
     <row r="117" spans="1:4">
-      <c r="A117" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A117" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B117" s="6"/>
+      <c r="C117" s="7"/>
+      <c r="D117" s="11"/>
     </row>
     <row r="118" spans="1:4">
-      <c r="A118" s="5">
-[...9 lines deleted...]
-        <v>5445</v>
+      <c r="A118" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B118" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C118" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="5">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="D119" s="11">
-        <v>4772</v>
+        <v>145</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="5">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="B120" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="C120" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="D120" s="11">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B121" s="6"/>
+      <c r="C121" s="7"/>
+      <c r="D121" s="11"/>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B122" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C122" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="5">
+        <v>1</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="C123" s="7" t="s">
+        <v>191</v>
+      </c>
+      <c r="D123" s="11">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" s="5">
+        <v>2</v>
+      </c>
+      <c r="B124" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="C124" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="C120" s="7" t="s">
-[...53 lines deleted...]
-        <v>7</v>
+      <c r="D124" s="11">
+        <v>1197</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="D125" s="11">
-        <v>1782</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B126" s="9" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="D126" s="11">
-        <v>2128</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="127" spans="1:4">
-      <c r="A127" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="A127" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="B127" s="6"/>
+      <c r="C127" s="7"/>
+      <c r="D127" s="11"/>
     </row>
     <row r="128" spans="1:4">
-      <c r="A128" s="5">
-[...9 lines deleted...]
-        <v>3277</v>
+      <c r="A128" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B128" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C128" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D128" s="12" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="D129" s="11">
-        <v>4772</v>
+        <v>368</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="5">
+        <v>2</v>
+      </c>
+      <c r="B130" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="C130" s="7" t="s">
+        <v>202</v>
+      </c>
+      <c r="D130" s="11">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="5">
+        <v>3</v>
+      </c>
+      <c r="B131" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="C131" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="D131" s="11">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="5">
+        <v>4</v>
+      </c>
+      <c r="B132" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="C132" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="D132" s="11">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="B133" s="6"/>
+      <c r="C133" s="7"/>
+      <c r="D133" s="11"/>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C134" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B130" s="9" t="s">
-[...27 lines deleted...]
-      <c r="D132" s="12" t="s">
+      <c r="D134" s="12" t="s">
         <v>7</v>
-      </c>
-[...26 lines deleted...]
-        <v>3406</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B135" s="9" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="D135" s="11">
-        <v>3891</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B136" s="9" t="s">
+        <v>210</v>
+      </c>
+      <c r="C136" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="D136" s="11">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="5">
+        <v>3</v>
+      </c>
+      <c r="B137" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="C137" s="7" t="s">
+        <v>213</v>
+      </c>
+      <c r="D137" s="11">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" s="5">
+        <v>4</v>
+      </c>
+      <c r="B138" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="C138" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="D138" s="11">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" s="5">
+        <v>5</v>
+      </c>
+      <c r="B139" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="C139" s="7" t="s">
+        <v>217</v>
+      </c>
+      <c r="D139" s="11">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" s="5">
+        <v>6</v>
+      </c>
+      <c r="B140" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="C140" s="7" t="s">
         <v>219</v>
       </c>
-      <c r="C136" s="7" t="s">
+      <c r="D140" s="11">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" s="5">
+        <v>7</v>
+      </c>
+      <c r="B141" s="9" t="s">
         <v>220</v>
       </c>
-      <c r="D136" s="11">
-        <v>4485</v>
+      <c r="C141" s="7" t="s">
+        <v>221</v>
+      </c>
+      <c r="D141" s="11">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="5">
+        <v>8</v>
+      </c>
+      <c r="B142" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="C142" s="7" t="s">
+        <v>223</v>
+      </c>
+      <c r="D142" s="11">
+        <v>8100</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="B143" s="6"/>
+      <c r="C143" s="7"/>
+      <c r="D143" s="11"/>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B144" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C144" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" s="5">
+        <v>1</v>
+      </c>
+      <c r="B145" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="C145" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="D145" s="11">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="5">
+        <v>2</v>
+      </c>
+      <c r="B146" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="C146" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="D146" s="11">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="B147" s="6"/>
+      <c r="C147" s="7"/>
+      <c r="D147" s="11"/>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C148" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D148" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" s="5">
+        <v>1</v>
+      </c>
+      <c r="B149" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="C149" s="7" t="s">
+        <v>231</v>
+      </c>
+      <c r="D149" s="11">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" s="5">
+        <v>2</v>
+      </c>
+      <c r="B150" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="C150" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="D150" s="11">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151" s="5">
+        <v>3</v>
+      </c>
+      <c r="B151" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="C151" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="D151" s="11">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152" s="5">
+        <v>4</v>
+      </c>
+      <c r="B152" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="C152" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="D152" s="11">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153" s="5">
+        <v>5</v>
+      </c>
+      <c r="B153" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="C153" s="7" t="s">
+        <v>239</v>
+      </c>
+      <c r="D153" s="11">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="B154" s="6"/>
+      <c r="C154" s="7"/>
+      <c r="D154" s="11"/>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B155" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C155" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D155" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" s="5">
+        <v>1</v>
+      </c>
+      <c r="B156" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="C156" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="D156" s="11">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" s="5">
+        <v>2</v>
+      </c>
+      <c r="B157" s="9" t="s">
+        <v>243</v>
+      </c>
+      <c r="C157" s="7" t="s">
+        <v>244</v>
+      </c>
+      <c r="D157" s="11">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158" s="5">
+        <v>3</v>
+      </c>
+      <c r="B158" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="C158" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="D158" s="11">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159" s="5">
+        <v>4</v>
+      </c>
+      <c r="B159" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="C159" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="D159" s="11">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" s="5">
+        <v>5</v>
+      </c>
+      <c r="B160" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="C160" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="D160" s="11">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="B161" s="6"/>
+      <c r="C161" s="7"/>
+      <c r="D161" s="11"/>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B162" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C162" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" s="5">
+        <v>1</v>
+      </c>
+      <c r="B163" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>253</v>
+      </c>
+      <c r="D163" s="11">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" s="5">
+        <v>2</v>
+      </c>
+      <c r="B164" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>255</v>
+      </c>
+      <c r="D164" s="11">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" s="5">
+        <v>3</v>
+      </c>
+      <c r="B165" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="C165" s="7" t="s">
+        <v>257</v>
+      </c>
+      <c r="D165" s="11">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="5">
+        <v>4</v>
+      </c>
+      <c r="B166" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="C166" s="7" t="s">
+        <v>259</v>
+      </c>
+      <c r="D166" s="11">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="5">
+        <v>5</v>
+      </c>
+      <c r="B167" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="C167" s="7" t="s">
+        <v>261</v>
+      </c>
+      <c r="D167" s="11">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="5">
+        <v>6</v>
+      </c>
+      <c r="B168" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="C168" s="7" t="s">
+        <v>263</v>
+      </c>
+      <c r="D168" s="11">
+        <v>3807</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="B169" s="6"/>
+      <c r="C169" s="7"/>
+      <c r="D169" s="11"/>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B170" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C170" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" s="5">
+        <v>1</v>
+      </c>
+      <c r="B171" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="C171" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="D171" s="11">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" s="5">
+        <v>2</v>
+      </c>
+      <c r="B172" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="C172" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="D172" s="11">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" s="5">
+        <v>3</v>
+      </c>
+      <c r="B173" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="C173" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="D173" s="11">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="5">
+        <v>4</v>
+      </c>
+      <c r="B174" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="C174" s="7" t="s">
+        <v>272</v>
+      </c>
+      <c r="D174" s="11">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" s="5">
+        <v>5</v>
+      </c>
+      <c r="B175" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="C175" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="D175" s="11">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="5">
+        <v>6</v>
+      </c>
+      <c r="B176" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="C176" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="D176" s="11">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="B177" s="6"/>
+      <c r="C177" s="7"/>
+      <c r="D177" s="11"/>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B178" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C178" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D178" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="5">
+        <v>1</v>
+      </c>
+      <c r="B179" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="C179" s="7" t="s">
+        <v>279</v>
+      </c>
+      <c r="D179" s="11">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" s="5">
+        <v>2</v>
+      </c>
+      <c r="B180" s="9" t="s">
+        <v>280</v>
+      </c>
+      <c r="C180" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="D180" s="11">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="5">
+        <v>3</v>
+      </c>
+      <c r="B181" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="C181" s="7" t="s">
+        <v>283</v>
+      </c>
+      <c r="D181" s="11">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="5">
+        <v>4</v>
+      </c>
+      <c r="B182" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="C182" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="D182" s="11">
+        <v>4365</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B183" s="6"/>
+      <c r="C183" s="7"/>
+      <c r="D183" s="11"/>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B184" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C184" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="5">
+        <v>1</v>
+      </c>
+      <c r="B185" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="C185" s="7" t="s">
+        <v>288</v>
+      </c>
+      <c r="D185" s="11">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" s="5">
+        <v>2</v>
+      </c>
+      <c r="B186" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="C186" s="7" t="s">
+        <v>290</v>
+      </c>
+      <c r="D186" s="11">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="5">
+        <v>3</v>
+      </c>
+      <c r="B187" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="C187" s="7" t="s">
+        <v>292</v>
+      </c>
+      <c r="D187" s="11">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="5">
+        <v>4</v>
+      </c>
+      <c r="B188" s="9" t="s">
+        <v>293</v>
+      </c>
+      <c r="C188" s="7" t="s">
+        <v>294</v>
+      </c>
+      <c r="D188" s="11">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="B189" s="6"/>
+      <c r="C189" s="7"/>
+      <c r="D189" s="11"/>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B190" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C190" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" s="5">
+        <v>1</v>
+      </c>
+      <c r="B191" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="C191" s="7" t="s">
+        <v>297</v>
+      </c>
+      <c r="D191" s="11">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" s="5">
+        <v>2</v>
+      </c>
+      <c r="B192" s="9" t="s">
+        <v>298</v>
+      </c>
+      <c r="C192" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="D192" s="11">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="5">
+        <v>3</v>
+      </c>
+      <c r="B193" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="C193" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="D193" s="11">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" s="5">
+        <v>4</v>
+      </c>
+      <c r="B194" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="C194" s="7" t="s">
+        <v>303</v>
+      </c>
+      <c r="D194" s="11">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" s="5">
+        <v>5</v>
+      </c>
+      <c r="B195" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="C195" s="7" t="s">
+        <v>305</v>
+      </c>
+      <c r="D195" s="11">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" s="5">
+        <v>6</v>
+      </c>
+      <c r="B196" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="C196" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="D196" s="11">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" s="5">
+        <v>7</v>
+      </c>
+      <c r="B197" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="C197" s="7" t="s">
+        <v>309</v>
+      </c>
+      <c r="D197" s="11">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" s="5">
+        <v>8</v>
+      </c>
+      <c r="B198" s="9" t="s">
+        <v>310</v>
+      </c>
+      <c r="C198" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="D198" s="11">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" s="5">
+        <v>9</v>
+      </c>
+      <c r="B199" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="C199" s="7" t="s">
+        <v>313</v>
+      </c>
+      <c r="D199" s="11">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" s="5">
+        <v>10</v>
+      </c>
+      <c r="B200" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="C200" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="D200" s="11">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" s="5">
+        <v>11</v>
+      </c>
+      <c r="B201" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="C201" s="7" t="s">
+        <v>317</v>
+      </c>
+      <c r="D201" s="11">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" s="5">
+        <v>12</v>
+      </c>
+      <c r="B202" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="C202" s="7" t="s">
+        <v>319</v>
+      </c>
+      <c r="D202" s="11">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" s="5">
+        <v>13</v>
+      </c>
+      <c r="B203" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="C203" s="7" t="s">
+        <v>321</v>
+      </c>
+      <c r="D203" s="11">
+        <v>4365</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" s="5">
+        <v>14</v>
+      </c>
+      <c r="B204" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="C204" s="7" t="s">
+        <v>323</v>
+      </c>
+      <c r="D204" s="11">
+        <v>4041</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" s="5">
+        <v>15</v>
+      </c>
+      <c r="B205" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="C205" s="7" t="s">
+        <v>325</v>
+      </c>
+      <c r="D205" s="11">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" s="5">
+        <v>16</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="C206" s="7" t="s">
+        <v>327</v>
+      </c>
+      <c r="D206" s="11">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" s="5">
+        <v>17</v>
+      </c>
+      <c r="B207" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="C207" s="7" t="s">
+        <v>329</v>
+      </c>
+      <c r="D207" s="11">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" s="5">
+        <v>18</v>
+      </c>
+      <c r="B208" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>331</v>
+      </c>
+      <c r="D208" s="11">
+        <v>4041</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" s="5">
+        <v>19</v>
+      </c>
+      <c r="B209" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="C209" s="7" t="s">
+        <v>333</v>
+      </c>
+      <c r="D209" s="11">
+        <v>4590</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B210" s="6"/>
+      <c r="C210" s="7"/>
+      <c r="D210" s="11"/>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B211" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C211" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D211" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212" s="5">
+        <v>1</v>
+      </c>
+      <c r="B212" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="C212" s="7" t="s">
+        <v>336</v>
+      </c>
+      <c r="D212" s="11">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" s="5">
+        <v>2</v>
+      </c>
+      <c r="B213" s="9" t="s">
+        <v>337</v>
+      </c>
+      <c r="C213" s="7" t="s">
+        <v>338</v>
+      </c>
+      <c r="D213" s="11">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" s="5">
+        <v>3</v>
+      </c>
+      <c r="B214" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="C214" s="7" t="s">
+        <v>340</v>
+      </c>
+      <c r="D214" s="11">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215" s="5">
+        <v>4</v>
+      </c>
+      <c r="B215" s="9" t="s">
+        <v>341</v>
+      </c>
+      <c r="C215" s="7" t="s">
+        <v>342</v>
+      </c>
+      <c r="D215" s="11">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" s="5">
+        <v>5</v>
+      </c>
+      <c r="B216" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="C216" s="7" t="s">
+        <v>344</v>
+      </c>
+      <c r="D216" s="11">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217" s="5">
+        <v>6</v>
+      </c>
+      <c r="B217" s="9" t="s">
+        <v>345</v>
+      </c>
+      <c r="C217" s="7" t="s">
+        <v>346</v>
+      </c>
+      <c r="D217" s="11">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218" s="5">
+        <v>7</v>
+      </c>
+      <c r="B218" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="C218" s="7" t="s">
+        <v>348</v>
+      </c>
+      <c r="D218" s="11">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219" s="5">
+        <v>8</v>
+      </c>
+      <c r="B219" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="C219" s="7" t="s">
+        <v>350</v>
+      </c>
+      <c r="D219" s="11">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220" s="5">
+        <v>9</v>
+      </c>
+      <c r="B220" s="9" t="s">
+        <v>351</v>
+      </c>
+      <c r="C220" s="7" t="s">
+        <v>352</v>
+      </c>
+      <c r="D220" s="11">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221" s="5">
+        <v>10</v>
+      </c>
+      <c r="B221" s="9" t="s">
+        <v>353</v>
+      </c>
+      <c r="C221" s="7" t="s">
+        <v>354</v>
+      </c>
+      <c r="D221" s="11">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222" s="5">
+        <v>11</v>
+      </c>
+      <c r="B222" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="C222" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="D222" s="11">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223" s="5">
+        <v>12</v>
+      </c>
+      <c r="B223" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="C223" s="7" t="s">
+        <v>358</v>
+      </c>
+      <c r="D223" s="11">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224" s="5">
+        <v>13</v>
+      </c>
+      <c r="B224" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="C224" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="D224" s="11">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" s="5">
+        <v>14</v>
+      </c>
+      <c r="B225" s="9" t="s">
+        <v>361</v>
+      </c>
+      <c r="C225" s="7" t="s">
+        <v>362</v>
+      </c>
+      <c r="D225" s="11">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" s="5">
+        <v>15</v>
+      </c>
+      <c r="B226" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="C226" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="D226" s="11">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227" s="5">
+        <v>16</v>
+      </c>
+      <c r="B227" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="C227" s="7" t="s">
+        <v>366</v>
+      </c>
+      <c r="D227" s="11">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228" s="5">
+        <v>17</v>
+      </c>
+      <c r="B228" s="9" t="s">
+        <v>367</v>
+      </c>
+      <c r="C228" s="7" t="s">
+        <v>368</v>
+      </c>
+      <c r="D228" s="11">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" s="3" t="s">
+        <v>369</v>
+      </c>
+      <c r="B229" s="6"/>
+      <c r="C229" s="7"/>
+      <c r="D229" s="11"/>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B230" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C230" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D230" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" s="5">
+        <v>1</v>
+      </c>
+      <c r="B231" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="C231" s="7" t="s">
+        <v>371</v>
+      </c>
+      <c r="D231" s="11">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" s="5">
+        <v>2</v>
+      </c>
+      <c r="B232" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="C232" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D232" s="11">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" s="5">
+        <v>3</v>
+      </c>
+      <c r="B233" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="C233" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D233" s="11">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" s="5">
+        <v>4</v>
+      </c>
+      <c r="B234" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="C234" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D234" s="11">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235" s="5">
+        <v>5</v>
+      </c>
+      <c r="B235" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="C235" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="D235" s="11">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236" s="5">
+        <v>6</v>
+      </c>
+      <c r="B236" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="C236" s="7" t="s">
+        <v>381</v>
+      </c>
+      <c r="D236" s="11">
+        <v>5220</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237" s="3" t="s">
+        <v>382</v>
+      </c>
+      <c r="B237" s="6"/>
+      <c r="C237" s="7"/>
+      <c r="D237" s="11"/>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B238" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C238" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" s="5">
+        <v>1</v>
+      </c>
+      <c r="B239" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="C239" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D239" s="11">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" s="5">
+        <v>2</v>
+      </c>
+      <c r="B240" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="C240" s="7" t="s">
+        <v>386</v>
+      </c>
+      <c r="D240" s="11">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" s="5">
+        <v>3</v>
+      </c>
+      <c r="B241" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="C241" s="7" t="s">
+        <v>388</v>
+      </c>
+      <c r="D241" s="11">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" s="5">
+        <v>4</v>
+      </c>
+      <c r="B242" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="C242" s="7" t="s">
+        <v>390</v>
+      </c>
+      <c r="D242" s="11">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" s="5">
+        <v>5</v>
+      </c>
+      <c r="B243" s="9" t="s">
+        <v>391</v>
+      </c>
+      <c r="C243" s="7" t="s">
+        <v>392</v>
+      </c>
+      <c r="D243" s="11">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244" s="5">
+        <v>6</v>
+      </c>
+      <c r="B244" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="C244" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D244" s="11">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245" s="3" t="s">
+        <v>395</v>
+      </c>
+      <c r="B245" s="6"/>
+      <c r="C245" s="7"/>
+      <c r="D245" s="11"/>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B246" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C246" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247" s="5">
+        <v>1</v>
+      </c>
+      <c r="B247" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="C247" s="7" t="s">
+        <v>397</v>
+      </c>
+      <c r="D247" s="11">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248" s="5">
+        <v>2</v>
+      </c>
+      <c r="B248" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="C248" s="7" t="s">
+        <v>399</v>
+      </c>
+      <c r="D248" s="11">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="5">
+        <v>3</v>
+      </c>
+      <c r="B249" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="C249" s="7" t="s">
+        <v>401</v>
+      </c>
+      <c r="D249" s="11">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="5">
+        <v>4</v>
+      </c>
+      <c r="B250" s="9" t="s">
+        <v>402</v>
+      </c>
+      <c r="C250" s="7" t="s">
+        <v>403</v>
+      </c>
+      <c r="D250" s="11">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="B251" s="6"/>
+      <c r="C251" s="7"/>
+      <c r="D251" s="11"/>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B252" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C252" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" s="5">
+        <v>1</v>
+      </c>
+      <c r="B253" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="C253" s="7" t="s">
+        <v>406</v>
+      </c>
+      <c r="D253" s="11">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" s="5">
+        <v>2</v>
+      </c>
+      <c r="B254" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="C254" s="7" t="s">
+        <v>408</v>
+      </c>
+      <c r="D254" s="11">
+        <v>1881</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="B6:D135"/>
+  <autoFilter ref="B6:D253"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A18:D18"/>
-    <mergeCell ref="A25:D25"/>
-[...11 lines deleted...]
-    <mergeCell ref="A131:D131"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A60:D60"/>
+    <mergeCell ref="A70:D70"/>
+    <mergeCell ref="A80:D80"/>
+    <mergeCell ref="A94:D94"/>
+    <mergeCell ref="A105:D105"/>
+    <mergeCell ref="A109:D109"/>
+    <mergeCell ref="A113:D113"/>
+    <mergeCell ref="A117:D117"/>
+    <mergeCell ref="A121:D121"/>
+    <mergeCell ref="A127:D127"/>
+    <mergeCell ref="A133:D133"/>
+    <mergeCell ref="A143:D143"/>
+    <mergeCell ref="A147:D147"/>
+    <mergeCell ref="A154:D154"/>
+    <mergeCell ref="A161:D161"/>
+    <mergeCell ref="A169:D169"/>
+    <mergeCell ref="A177:D177"/>
+    <mergeCell ref="A183:D183"/>
+    <mergeCell ref="A189:D189"/>
+    <mergeCell ref="A210:D210"/>
+    <mergeCell ref="A229:D229"/>
+    <mergeCell ref="A237:D237"/>
+    <mergeCell ref="A245:D245"/>
+    <mergeCell ref="A251:D251"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
-    <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="C30" r:id="rId_hyperlink_17"/>
-[...1 lines deleted...]
-    <hyperlink ref="C32" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_21"/>
-    <hyperlink ref="C37" r:id="rId_hyperlink_22"/>
-[...20 lines deleted...]
-    <hyperlink ref="C64" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_46"/>
-    <hyperlink ref="C70" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_54"/>
-    <hyperlink ref="C80" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_60"/>
-    <hyperlink ref="C90" r:id="rId_hyperlink_61"/>
-[...15 lines deleted...]
-    <hyperlink ref="C110" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C91" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C92" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C93" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C97" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C98" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C99" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C100" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C102" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C103" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C104" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C107" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C108" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_79"/>
-    <hyperlink ref="C113" r:id="rId_hyperlink_80"/>
-[...18 lines deleted...]
-    <hyperlink ref="C136" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C115" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C116" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C119" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C120" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C123" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C126" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C135" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C136" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C137" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C138" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C139" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C150" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C159" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C175" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C176" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C179" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C180" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C181" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C182" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C191" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C192" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C193" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C194" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C195" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C196" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C197" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="C198" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="C199" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C200" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C201" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C202" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="C203" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="C204" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C207" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C208" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C209" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C212" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C215" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="C216" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="C217" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="C218" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="C219" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="C220" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="C221" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="C222" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="C223" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="C224" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="C225" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C226" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C227" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C228" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C233" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="C234" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="C235" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="C236" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="C243" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="C244" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="C247" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="C248" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C253" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C254" r:id="rId_hyperlink_185"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>